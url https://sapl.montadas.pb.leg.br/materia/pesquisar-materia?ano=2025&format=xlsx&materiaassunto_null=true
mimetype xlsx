--- v1 (2026-03-18)
+++ v2 (2026-05-02)
@@ -10,125 +10,1034 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="330">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>José Romero Martins dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/103/plo_03_2025_altera_art_1_da_lei_n_497-2019_salario_agentes_comunitarios_de_saude_e_endemias.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 1° da lei municipal n° 497/2019 que dispõe sobre o salário profissional dos agentes comunitários de saúde e dos agentes de combate as endemias e das outras providências.</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/104/plo_04_2025_atualizacao_do_piso_salarial_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização do piso salarial para o magistério público municipal.</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/105/plo_05_2025_revoga_totalidade_a_lei_municipal_n_653_de_12_de_novembro_2024.pdf</t>
+  </si>
+  <si>
+    <t>Revoga em sua totalidade a lei municipal nº 653, de 12 de novembro de 2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/106/plo_06_2025_revoga_a_lei_municipal_n_654_de_12_de_novembro_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>Revoga em sua totalidade a lei municipal nº 654, de 12 de novembro de 2024, e da outras providências.</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/107/plo_07_2025_revoga_a_lei_municipal_n_655_de_12_de_novembro_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>Revoga em sua totalidade a lei municipal nº 655, de 12 de novembro de 2024, e da outras providências.</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/108/plo_08_2025_criacao_de_programa_de_bolsas_de_estagio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de programa de bolsas de estágio para estudantes em nível de curso técnico, graduação, pós-graduação, nos órgãos que compõe a estrutura organizacional da administração municipal de Montadas-PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/109/plo_09_2025_abertura_de_credito_especial_pnabplano_nacional_aldir_blanc.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito especial e da outras providências referente as ações especificas do PNAB (plano nacional Aldir Blanc), e da outras providências.</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Daguia</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/205/plo_10_2025_institui_o_programa_municipal_de_protecao_e_assistencia_as_gestantes.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Proteção e Assistência às Gestantes, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/206/plo_11_2025_reajuste_dos_beneficios_pagos_pelo_instituto_de_previdencia_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe acerca do reajuste dos benefícios pagos pelo Instituto de Previdência do Município de Montadas/PB, a partir de 1º de janeiro de 2025.</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/223/plo_12_2025_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do exercício de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/208/plo_13_2025_reajuste_do_vencimento_dos_servidores.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste do vencimento dos servidores públicos efetivos do município de Montadas, Estado da Paraíba, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/209/plo_14_2025_reajuste_vencimento_cargo_de_conselheiro_tutelar.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste do vencimento do cargo de Conselheiro Tutelar, de natureza eletiva, do município de Montadas, Estado da Paraíba.</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/210/plo_15_2025_altera_classificacao_do_credito_especial_na_lei_municipal_n_662.pdf</t>
+  </si>
+  <si>
+    <t>Altera a classificação programática do crédito especial aberto pela Lei Municipal nº 662, de 18 de fevereiro de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/211/plo_16_2025_autoriza_o_remanejamento_e_transposicao_de_dotacao_orcamentaria.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o remanejamento e a transposição de dotações orçamentárias para fins que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/212/plo_17_2025_forma_de_pagamento_incentivo_adicional_aos_servidores_da_secretaria_de_saude_2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a forma de pagamento do incentivo adicional do componente de qualidade aos servidores efetivos e contratados da Secretaria de Saúde, referente ao ano de 2024, em parcela única, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/213/plo_18_2025_altera_inciso_i_art._7_lei_municipal_n_643_de_22_de_outubro_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera o inciso I do art. 7º da Lei Municipal nº 643/2024, que estima a receita e fixa a despesa do Município de Montadas para o exercício de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/214/plo_19_2025_cria_os_componentes_do_sistema_nacional_de_seguranca_alimentar_e_nutricional_-_sisan.pdf</t>
+  </si>
+  <si>
+    <t>Cria os componentes do Sistema Nacional de Segurança Alimentar e Nutricional (SISAN) no município de Montadas, Estado da Paraíba, e define parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional.</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/215/plo_20_2025_autoriza_abertura_de_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito especial para fins que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/216/plo_21_2025_autoriza_abertura_de_credito_especial_na_lei_municipal_n_643_de_22_de_outubro_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito especial na Lei Municipal nº 643, de 22 de outubro de 2024, para os fins que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/217/plo_22_2025_autoriza_abertura_de_credito_especial_na_lei_n_643_de_22_de_outubro_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/218/plo_23_2025_autoriza_abertura_de_credito_especial_na_lei_n_643_de_22_de_outubro_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/219/plo_24_2025_autoriza_abertura_de_credito_na_lei_n_643_de_22_de_outubro_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/220/plo_25_2025_autoriza_abertura_de_credito_na_lei_n_643_de_22_de_outubro_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/221/plo_26_2025_autoriza_abertura_de_credito_na_lei_n_643_de_22_de_outubro_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/222/plo_27_2025_autoriza_abertura_de_credito_na_lei_n_643_de_22_de_outubro_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Valdez</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/224/plo_28_2025_reconhecimento_da_fibromialgia_como_condicao_equiparada_a_deficiencia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reconhecimento da fibromialgia como condição equiparada à deficiência no âmbito municipal, e regulamenta direitos, identificação e políticas de acesso.</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/225/plo_29_2025_institui_sistema_municipal_de_cultura.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Sistema Municipal de Cultura de Montadas/PB, em conformidade com o Sistema Nacional de Cultura, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/226/plo_30_2025_revoga_leis_municipais_n_409_de_29_de_novembro_de_2013_e_n_573_de_31_de_maio_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>Revoga as Leis Municipais nº 409, de 29 de novembro de 2013, e nº 573, de 31 de maio de 2022, e dispõe sobre a nova organização das Secretarias Municipais de Cultura e Turismo e de Esportes no município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/227/plo_31_2025_abertura_de_credito_do_pnab_plano_nacional_aldir_blanc.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito especial para atender ações específicas do Plano Nacional Aldir Blanc (PNAB), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/228/plo_32_2025_incentivo_financeiro_na_atencao_primaria_a_saude.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no município de Montadas/PB, o incentivo financeiro variável por desempenho denominado Componente de Qualidade na Atenção Primária à Saúde (APS), destinado às equipes de saúde da família, saúde bucal e equipe multiprofissional, com base na Portaria GM/MS nº 3.493/2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/229/plo_33_2025_estatuto_da_micro_e_pequena_empresa.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Estatuto Municipal da Micro e Pequena Empresa no município de Montadas/PB, estabelecendo tratamento diferenciado e favorecido às microempresas e empresas de pequeno porte, em conformidade com a Lei Complementar nº 123/2006, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/230/plo_34_2025_denomina_o_centro_de_imunizacao_da_saude_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Centro de Imunização da Saúde do município de Montadas/PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/231/plo_35_2025_altera_o_art_1_da_lei_532_dia_do_evangelico.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 1º da Lei Municipal nº 532, de 08 de junho de 2020, que institui o Dia Municipal do Evangélico, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/232/plo_36_loa_1.pdf</t>
+  </si>
+  <si>
+    <t>Estima a receita e fixa a despesa do Município de Montadas para o exercício de 2026, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>37</t>
   </si>
   <si>
-    <t>PLO</t>
-[...7 lines deleted...]
-  <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/1/plo_37_2025_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE MONTADAS, ESTADO DA PARAÍBA, PARA O QUADRIÊNIO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>3</t>
+    <t>233</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/233/plo_38_2025_autoriza_a_abertura_de_credito_especial_na_lei_643_2024.pdf</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/234/plo_39_2025_autoriza_a_abertura_de_credito_especial_na_lei_676_2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 676, de 18 de agosto de 2025, que autoriza a abertura de crédito especial na Lei Municipal nº 643, de 22 de outubro de 2024, para os fins que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/235/plo_40_2025_autoriza_a_abertura_de_credito_especial_na_lei_643_2024.pdf</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Daguia, Damião do Povo, Helium, Valdez</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/56/req_01_2025_que_sejam_levados_a_plenario_os_projetos_no_05_06_07.pdf</t>
+  </si>
+  <si>
+    <t>Requer que sejam levados a plenário para votação os Projetos de Lei nº 05/2025, 06/2025 e 07/2025, de autoria do Poder Executivo, com ou sem parecer das comissões, em razão do regime de urgência.</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/57/req_02_2025_fazer_quebra_mola_na_frente_da_escola_manoel_sebastiao.pdf</t>
+  </si>
+  <si>
+    <t>Requer a inclusão em pauta para votação de solicitação de implantação de quebra-mola em frente à Escola Manoel Sebastião, no Sítio Campos, visando à segurança no trânsito.</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/58/req_03_2025_solicitacao_de_plantacoes_de_arvore_nativa_na_entrada_da_cidade.pdf</t>
+  </si>
+  <si>
+    <t>Requer a inclusão em plenário de solicitação para plantio de árvores nativas nas entradas da cidade de Montadas, a ser encaminhada à Secretaria competente.</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>Yuri Veríssimo</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/59/req_06_2025_adesivacao_e_identificacao_dos_veiculos_oficiais_com_brasao_de_armas_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a adesivação e identificação dos veículos oficiais e locados, com o brasão do município e indicação de uso a serviço da Prefeitura de Montadas.</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Katia Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/60/req_07_2025_investir_esportivamente_com_patrocicio_ajuda_de_custos_e_manutencao_projeto_social.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal o retorno do apoio ao Projeto Social de Lutas Hajime, mediante patrocínio, ajuda de custo e manutenção das atividades.</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/61/req_08_2025_requere_do_prefeito_um_calendario_com_ajuda_financeira_para_times_de_futebol_e_outras.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a elaboração de calendário esportivo com previsão de apoio financeiro às equipes e modalidades esportivas, bem como a eventos tradicionais como torneios de balinheiras e vaquejadas no município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/62/req_09_2025_requere_limpeza_dos_tanques_publicos_em_montadas_de_cima_e_rua_inacio_fernandes_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a limpeza e possível recuperação dos tanques públicos localizados em Montadas de Cima e na Rua Inácio Fernandes da Silva.</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/63/req_10_2025_requere_que_contrate_um_veterinario_para_campanha_de_vacinacao_de_febre_aftose.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a contratação de médico veterinário e a disponibilização de apoio financeiro para a realização da campanha de vacinação contra a febre aftosa no município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Eliane Artur</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/64/req_11_2025_providencie_estudo_e_instalacao_de_lombada.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria Municipal de Infraestrutura a realização de estudo e posterior instalação de lombada física nas Ruas Manoel Cirino Lira e José Cirino da Silva, nas proximidades da Igreja Matriz e de farmácia, no município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Helium</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/65/req_12_2025_solicita_a_construcao_de_uma_passagem_molhada_no_riacho_de_luis_de_do.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a construção de uma passagem molhada no riacho de Luís de Dó, no município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/66/req_13_2025_construcao_de_uma_area_para_pratica_de_caminhada.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a construção de área destinada à prática de caminhada, no trecho compreendido entre a saída do calçamento até a estrada de divisão que liga os municípios de Lagoa de Roça e Areial.</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>Marcos Justino</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/67/req_14_2025_construcao_de_uma_lombada_na_pb_115_-_rodovia_antonio_verissimo_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria de Infraestrutura, a construção de lombada na PB-115 (Rodovia Antônio Veríssimo de Souza), com solicitação de resposta no prazo de 15 dias.</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/68/req_15_2025_reparos_de_reconstrucao_do_calcamento_e_meio-fio_da_rua_joao_verissimo_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria de Infraestrutura, a realização de reparos e reconstrução do calçamento e meio-fio da Rua João Veríssimo de Souza, com solicitação de resposta no prazo de 15 dias.</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/69/req_16_2025_construcao_de_uma_lombada_na_rua_odilon_liberato_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria de Infraestrutura, a construção de lombada na Rua Odilon Liberato da Silva, com solicitação de resposta no prazo de 15 dias.</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/70/req_17_2025_construcao_de_um_banheiro_publico_no_cemiterio_desta_cidade.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a construção de banheiro público no cemitério municipal de Montadas/PB, com solicitação de resposta no prazo de 15 dias.</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>Damião do Povo</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/71/req_18_2025_construcao_de_uma_boeira_com_passagem_molhada_entre_sitio_campos_e_o_sitio_furnas.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a construção de bueiro com passagem molhada na localidade entre o Sítio Campos e o Sítio Furna, com solicitação de resposta no prazo de 15 dias.</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/72/req_19_2025_aquisicao_de_uma_maquina_ensiladeira_para_fazer_racao_para_animais.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a aquisição de máquina ensiladeira para produção de ração animal, visando atender os produtores rurais do município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/73/req_20_2025_aquisicao_de_mais_duas_ensiladeira_para_atender_os_agricultores.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a aquisição de mais duas máquinas ensiladeiras para atender os agricultores do município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/74/req_21_2025_aquisicao_de_sementes_hortalicas_para_doacao_aos_agricultores.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a aquisição de sementes de hortaliças para doação aos agricultores contemplados com cisternas de produção no município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/75/req_22_2025_construcao_de_uma_praca_de_mototaxi_com_cobertura_e_banco.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a construção de praça de mototáxi com cobertura e bancos na avenida principal do município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/76/req_23_2025_arborizacao_na_area_em_frente_a_sede_da_prefeitura.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a arborização da área em frente à sede da Prefeitura Municipal, localizada na Avenida José Veríssimo de Souza, no município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/77/req_24_2025_colocacao_de_manilhas_na_rua_presidente_joao_pessoa.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a colocação de manilhas na Rua Presidente João Pessoa, no trecho que dá acesso ao Sítio Mares Preto, no município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/78/req_25_2025_insercao_no_quadro_de_ex-vereadores_sr._francisco_de_assis_de_araujo.pdf</t>
+  </si>
+  <si>
+    <t>Requer a inclusão do nome de Francisco de Assis de Araújo nos quadros oficiais de ex-vereadores da Câmara Municipal de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/79/req_26_2025_que_elabore_um_projeto_de_lei_para_abastecimento__das_motos_dos_agentes_comunitarios.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a elaboração de projeto de lei para garantir o abastecimento das motocicletas dos Agentes Comunitários de Saúde do município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/80/req_27_2025_construcao_de_dois_banheiros_na_escola_irineu_jose_de_maria.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a construção de dois banheiros na Escola de Ensino Fundamental Irineu José de Maria, na comunidade de Manguape, incluindo unidade acessível e outra equipada com chuveiro.</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/81/req_28_2025_solicitado_as_empresas_distribuidores_de_internet_retirar_cabos_obsoletos_e_pendurados.pdf</t>
+  </si>
+  <si>
+    <t>Requer às empresas provedoras de internet a retirada de cabos obsoletos e soltos nos postes de energia elétrica no município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/82/req_29_2025_criacao_de_uma_linha_oficial_de_comunicacao_da_secretaria_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a criação de linha oficial de comunicação para a Secretaria Municipal de Saúde, incluindo telefone institucional ou canal de WhatsApp para atendimento à população.</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/83/req_30_2025_implementacao_das_acoes_previstas_pela_lei_federal_no_13.722_-_2018.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a implementação das ações previstas na Lei Federal nº 13.722/2018 (Lei Lucas), com a capacitação em primeiros socorros de profissionais da rede de ensino no município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/84/req_31_2025_providencie_um_ponto_de_parada_de_onibus_no_sitio_maxixe.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a implantação de ponto de parada de ônibus no Sítio Maxixe, nas proximidades do campo do Flamenguinho, no município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/85/req_32_2025_cuidadores_onibus_escolares.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a contratação e implementação de cuidadoras nos ônibus escolares da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/86/req_33_2025_intalacao_cameras_onibus_escolares.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a instalação de câmeras de segurança em toda a frota de ônibus escolares do município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>Junior</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/87/req_37_2025_contrucao_de_calcamento.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo Municipal a construção de calçamento nas ruas José Júlio Gonçalves e Vereador Antônio Luiz de Souza, localizadas neste município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/88/req_38_2025_passagem_molhada_st_campos.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo Municipal a construção de uma passagem molhada no trecho que dá acesso a Escola Manoel Sebastião, localizada no sítio campos neste município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/89/req_39_2025_calcamento_sitio_montadas_de_cima.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo Municipal a construção de calçamento no Sítio Montadas de Cima, iniciando em frente ao sítio do senhor Zélio saindo para o Sítio de Paulo Pereira, neste município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/90/req_40_2025_passagem_olhada_sitio_campos.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria de Infraestrutura, a colocação de bueiras na passagem molhada da comunidade Sítio Campos, nas proximidades da Escola Manoel Sebastião do Nascimento.</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/91/req_41_2025_solicita_limpeza_de_barragens_e_barreiros.pdf</t>
+  </si>
+  <si>
+    <t>Requer Do Poder Executivo municipal A Realização Da Limpeza Das Barragens E Barreiros Localizados Nas Comunidades Rurais Do Município De Montadas/PB.</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/92/req_42_2025_construcao_de_calcamento_no_sitio_campos.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo Municipal a construção de calçamento na Comunidade no Sítio Campos tendo início do colégio Manoel Sebastião  a Capela Nossa Senhora das Graças.</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/93/req_43_2025_construcao_de_calcamento_na_comunidade_sitio_manguape.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo Municipal a construção de calçamento na comunidade Sítio Manguape até o trecho que liga a estrada principal que dá acesso a Areial e a São Sebastião de Lagoa de Roça.</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/94/req_44_2025_solicitacao_de_calcamento_na_comunidade_conhecida_como_a_vila_bagal.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo Municipal a construção de um calçamento na comunidade conhecida como Vila Bagal que ao mesmo solicito implantação de quebra molas para dar um conforto melhor aqueles moradores e segurança.</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/95/req_45_2025_solicitacao_de_implantacao_de_um_parque_de_div_e_arvorees_na_praca_marcos_vinicius.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo Municipal a implantação de um parque de diversão na praça Marcos Vinicius, também reforço desse requerimento a plantação de árvores na praça, na mesma localidade.</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/96/req_46_2025_construcao_de_calcamento_no_sitio_furnas.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo Municipal a construção de calçamento no Sítio Furnas, nas proximidades da casa de Basto de Militão, neste município.</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/97/req_47_2025_instalacao_de_iluminacao_da_rua_jose_roberto_freire_ate_o_conjunto_vitoria.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a instalação de iluminação pública na Rua José Roberto Freire, estendendo-se até o bairro Conjunto Vitória, no município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/98/req_48_2025_instalacao_de_iluminiacao_publica_na_rua_presidente_joao_pessoa.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo Municipal a instalação de iluminação pública na rua Presidente João Pessoa, nas proximidades do Mercado Público, neste município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/99/req_49_2025_instalacao_de_uma_rede_de_protecao_no_ginasio_antonio_verissimo_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo Municipal uma rede de proteção para o Ginásio Antônio Veríssimo de Souza, neste Município de Montadas-PB.</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Daguia, Damião do Povo, Eliane Artur, Helium, Junior, Katia Silva, Marcos Justino, Valdez, Yuri Veríssimo</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/100/req_50_2025_isencao_de_debitos_da_febre_aftosa__montadas.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Secretaria de Estado do Desenvolvimento da Agropecuária e da Pesca - SEDAP a isenção dos débitos referentes à vacinação contra a febre aftosa de todos os produtores rurais do Município de Montadas/PB, bem como a baixa imediata desses débitos no sistema estadual, com a remessa de cópias aos órgãos correlatos.</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/101/req_51_2025_requer_da_cagepa_a_suspensao_da_cobranca_da_tarifa_de_agua_no_municipio_de_montadas_em_razao_do_rompimento_do_reservatorio_de.pdf</t>
+  </si>
+  <si>
+    <t>Requer à CAGEPA a suspensão da cobrança da tarifa de água no município de Montadas/PB, em razão da irregularidade no abastecimento decorrente do rompimento do reservatório de Campina Grande.</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/102/req_52_2025_providencie_a_instalacao_de_caixas_d_agua_comunitarias_no_bairro_da_consolacao_bem_como_nas_ruas_adjacentes_que_tambem_sofrem.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a instalação de caixas d’água comunitárias no Bairro da Consolação e em ruas adjacentes do município de Montadas/PB.</t>
   </si>
   <si>
     <t>PCOM</t>
   </si>
   <si>
-    <t>Parecer Comissões</t>
+    <t>Parecer Comissões Competentes</t>
   </si>
   <si>
     <t>CCJC - Comissão de Constituição, Justiça e Cidadania, COF - Comissão de Orçamento e Finanças</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/3/parecer_comissao__plo_02_2025_ajuste_do_salario_minimo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição Justiça e Cidadania (CCJC) e Comissão de Orçamento e Finanças (COF) sobre o Projeto de Lei Nº 02, de 03 de janeiro de 2025, que dispõe sobre o valor do salário base dos servidores da Prefeitura Municipal de Montadas, para o exercício de 2025, e dá outras providências.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Yuri Veríssimo</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/5/paraecer_comissoes_no_25_2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Cidadania (CCJC) e da Comissão de Assuntos Sociais (CAS) sobre o Projeto de Lei nº 41/2025, que reconhece como Serviço de Utilidade Pública Municipal o Arquivo Histórico de Montadas, instituição voltada à preservação do patrimônio histórico-cultural, material e imaterial do município de Montadas, Estado da Paraíba.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -438,68 +1347,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/1/plo_37_2025_ppa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/3/parecer_comissao__plo_02_2025_ajuste_do_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/5/paraecer_comissoes_no_25_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/103/plo_03_2025_altera_art_1_da_lei_n_497-2019_salario_agentes_comunitarios_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/104/plo_04_2025_atualizacao_do_piso_salarial_magisterio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/105/plo_05_2025_revoga_totalidade_a_lei_municipal_n_653_de_12_de_novembro_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/106/plo_06_2025_revoga_a_lei_municipal_n_654_de_12_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/107/plo_07_2025_revoga_a_lei_municipal_n_655_de_12_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/108/plo_08_2025_criacao_de_programa_de_bolsas_de_estagio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/109/plo_09_2025_abertura_de_credito_especial_pnabplano_nacional_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/205/plo_10_2025_institui_o_programa_municipal_de_protecao_e_assistencia_as_gestantes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/206/plo_11_2025_reajuste_dos_beneficios_pagos_pelo_instituto_de_previdencia_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/223/plo_12_2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/208/plo_13_2025_reajuste_do_vencimento_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/209/plo_14_2025_reajuste_vencimento_cargo_de_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/210/plo_15_2025_altera_classificacao_do_credito_especial_na_lei_municipal_n_662.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/211/plo_16_2025_autoriza_o_remanejamento_e_transposicao_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/212/plo_17_2025_forma_de_pagamento_incentivo_adicional_aos_servidores_da_secretaria_de_saude_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/213/plo_18_2025_altera_inciso_i_art._7_lei_municipal_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/214/plo_19_2025_cria_os_componentes_do_sistema_nacional_de_seguranca_alimentar_e_nutricional_-_sisan.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/215/plo_20_2025_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/216/plo_21_2025_autoriza_abertura_de_credito_especial_na_lei_municipal_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/217/plo_22_2025_autoriza_abertura_de_credito_especial_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/218/plo_23_2025_autoriza_abertura_de_credito_especial_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/219/plo_24_2025_autoriza_abertura_de_credito_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/220/plo_25_2025_autoriza_abertura_de_credito_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/221/plo_26_2025_autoriza_abertura_de_credito_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/222/plo_27_2025_autoriza_abertura_de_credito_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/224/plo_28_2025_reconhecimento_da_fibromialgia_como_condicao_equiparada_a_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/225/plo_29_2025_institui_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/226/plo_30_2025_revoga_leis_municipais_n_409_de_29_de_novembro_de_2013_e_n_573_de_31_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/227/plo_31_2025_abertura_de_credito_do_pnab_plano_nacional_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/228/plo_32_2025_incentivo_financeiro_na_atencao_primaria_a_saude.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/229/plo_33_2025_estatuto_da_micro_e_pequena_empresa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/230/plo_34_2025_denomina_o_centro_de_imunizacao_da_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/231/plo_35_2025_altera_o_art_1_da_lei_532_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/232/plo_36_loa_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/1/plo_37_2025_ppa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/233/plo_38_2025_autoriza_a_abertura_de_credito_especial_na_lei_643_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/234/plo_39_2025_autoriza_a_abertura_de_credito_especial_na_lei_676_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/235/plo_40_2025_autoriza_a_abertura_de_credito_especial_na_lei_643_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/56/req_01_2025_que_sejam_levados_a_plenario_os_projetos_no_05_06_07.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/57/req_02_2025_fazer_quebra_mola_na_frente_da_escola_manoel_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/58/req_03_2025_solicitacao_de_plantacoes_de_arvore_nativa_na_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/59/req_06_2025_adesivacao_e_identificacao_dos_veiculos_oficiais_com_brasao_de_armas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/60/req_07_2025_investir_esportivamente_com_patrocicio_ajuda_de_custos_e_manutencao_projeto_social.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/61/req_08_2025_requere_do_prefeito_um_calendario_com_ajuda_financeira_para_times_de_futebol_e_outras.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/62/req_09_2025_requere_limpeza_dos_tanques_publicos_em_montadas_de_cima_e_rua_inacio_fernandes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/63/req_10_2025_requere_que_contrate_um_veterinario_para_campanha_de_vacinacao_de_febre_aftose.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/64/req_11_2025_providencie_estudo_e_instalacao_de_lombada.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/65/req_12_2025_solicita_a_construcao_de_uma_passagem_molhada_no_riacho_de_luis_de_do.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/66/req_13_2025_construcao_de_uma_area_para_pratica_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/67/req_14_2025_construcao_de_uma_lombada_na_pb_115_-_rodovia_antonio_verissimo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/68/req_15_2025_reparos_de_reconstrucao_do_calcamento_e_meio-fio_da_rua_joao_verissimo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/69/req_16_2025_construcao_de_uma_lombada_na_rua_odilon_liberato_da_silva.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/70/req_17_2025_construcao_de_um_banheiro_publico_no_cemiterio_desta_cidade.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/71/req_18_2025_construcao_de_uma_boeira_com_passagem_molhada_entre_sitio_campos_e_o_sitio_furnas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/72/req_19_2025_aquisicao_de_uma_maquina_ensiladeira_para_fazer_racao_para_animais.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/73/req_20_2025_aquisicao_de_mais_duas_ensiladeira_para_atender_os_agricultores.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/74/req_21_2025_aquisicao_de_sementes_hortalicas_para_doacao_aos_agricultores.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/75/req_22_2025_construcao_de_uma_praca_de_mototaxi_com_cobertura_e_banco.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/76/req_23_2025_arborizacao_na_area_em_frente_a_sede_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/77/req_24_2025_colocacao_de_manilhas_na_rua_presidente_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/78/req_25_2025_insercao_no_quadro_de_ex-vereadores_sr._francisco_de_assis_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/79/req_26_2025_que_elabore_um_projeto_de_lei_para_abastecimento__das_motos_dos_agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/80/req_27_2025_construcao_de_dois_banheiros_na_escola_irineu_jose_de_maria.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/81/req_28_2025_solicitado_as_empresas_distribuidores_de_internet_retirar_cabos_obsoletos_e_pendurados.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/82/req_29_2025_criacao_de_uma_linha_oficial_de_comunicacao_da_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/83/req_30_2025_implementacao_das_acoes_previstas_pela_lei_federal_no_13.722_-_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/84/req_31_2025_providencie_um_ponto_de_parada_de_onibus_no_sitio_maxixe.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/85/req_32_2025_cuidadores_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/86/req_33_2025_intalacao_cameras_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/87/req_37_2025_contrucao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/88/req_38_2025_passagem_molhada_st_campos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/89/req_39_2025_calcamento_sitio_montadas_de_cima.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/90/req_40_2025_passagem_olhada_sitio_campos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/91/req_41_2025_solicita_limpeza_de_barragens_e_barreiros.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/92/req_42_2025_construcao_de_calcamento_no_sitio_campos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/93/req_43_2025_construcao_de_calcamento_na_comunidade_sitio_manguape.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/94/req_44_2025_solicitacao_de_calcamento_na_comunidade_conhecida_como_a_vila_bagal.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/95/req_45_2025_solicitacao_de_implantacao_de_um_parque_de_div_e_arvorees_na_praca_marcos_vinicius.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/96/req_46_2025_construcao_de_calcamento_no_sitio_furnas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/97/req_47_2025_instalacao_de_iluminacao_da_rua_jose_roberto_freire_ate_o_conjunto_vitoria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/98/req_48_2025_instalacao_de_iluminiacao_publica_na_rua_presidente_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/99/req_49_2025_instalacao_de_uma_rede_de_protecao_no_ginasio_antonio_verissimo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/100/req_50_2025_isencao_de_debitos_da_febre_aftosa__montadas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/101/req_51_2025_requer_da_cagepa_a_suspensao_da_cobranca_da_tarifa_de_agua_no_municipio_de_montadas_em_razao_do_rompimento_do_reservatorio_de.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/102/req_52_2025_providencie_a_instalacao_de_caixas_d_agua_comunitarias_no_bairro_da_consolacao_bem_como_nas_ruas_adjacentes_que_tambem_sofrem.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/3/parecer_comissao__plo_02_2025_ajuste_do_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/5/paraecer_comissoes_no_25_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H4"/>
+  <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="85.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="93" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="214.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -519,99 +1428,2367 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
-[...5 lines deleted...]
-      <c r="F4" t="s">
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
         <v>24</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>25</v>
       </c>
-      <c r="H4" t="s">
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H16" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>78</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H18" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H19" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>86</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H21" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>99</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H24" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>102</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H25" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>105</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H26" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>109</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H27" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H28" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>117</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H29" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>120</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>121</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H30" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>124</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>125</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H31" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>129</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H32" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>132</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>133</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H33" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>136</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>137</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>42</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H34" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>140</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>141</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H35" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>144</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>145</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H36" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>148</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>149</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H37" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>151</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>152</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H38" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>155</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>156</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H39" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>158</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>144</v>
+      </c>
+      <c r="D40" t="s">
+        <v>159</v>
+      </c>
+      <c r="E40" t="s">
+        <v>160</v>
+      </c>
+      <c r="F40" t="s">
+        <v>161</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H40" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>164</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>165</v>
+      </c>
+      <c r="D41" t="s">
+        <v>159</v>
+      </c>
+      <c r="E41" t="s">
+        <v>160</v>
+      </c>
+      <c r="F41" t="s">
+        <v>109</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H41" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>168</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>159</v>
+      </c>
+      <c r="E42" t="s">
+        <v>160</v>
+      </c>
+      <c r="F42" t="s">
+        <v>109</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H42" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>171</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>25</v>
+      </c>
+      <c r="D43" t="s">
+        <v>159</v>
+      </c>
+      <c r="E43" t="s">
+        <v>160</v>
+      </c>
+      <c r="F43" t="s">
+        <v>172</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H43" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>175</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>29</v>
+      </c>
+      <c r="D44" t="s">
+        <v>159</v>
+      </c>
+      <c r="E44" t="s">
+        <v>160</v>
+      </c>
+      <c r="F44" t="s">
+        <v>176</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H44" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>179</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>33</v>
+      </c>
+      <c r="D45" t="s">
+        <v>159</v>
+      </c>
+      <c r="E45" t="s">
+        <v>160</v>
+      </c>
+      <c r="F45" t="s">
+        <v>109</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H45" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>182</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46" t="s">
+        <v>159</v>
+      </c>
+      <c r="E46" t="s">
+        <v>160</v>
+      </c>
+      <c r="F46" t="s">
+        <v>109</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H46" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>185</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>41</v>
+      </c>
+      <c r="D47" t="s">
+        <v>159</v>
+      </c>
+      <c r="E47" t="s">
+        <v>160</v>
+      </c>
+      <c r="F47" t="s">
+        <v>109</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H47" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>188</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>46</v>
+      </c>
+      <c r="D48" t="s">
+        <v>159</v>
+      </c>
+      <c r="E48" t="s">
+        <v>160</v>
+      </c>
+      <c r="F48" t="s">
+        <v>189</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H48" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>192</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>50</v>
+      </c>
+      <c r="D49" t="s">
+        <v>159</v>
+      </c>
+      <c r="E49" t="s">
+        <v>160</v>
+      </c>
+      <c r="F49" t="s">
+        <v>193</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H49" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>196</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>54</v>
+      </c>
+      <c r="D50" t="s">
+        <v>159</v>
+      </c>
+      <c r="E50" t="s">
+        <v>160</v>
+      </c>
+      <c r="F50" t="s">
+        <v>193</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H50" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>199</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>58</v>
+      </c>
+      <c r="D51" t="s">
+        <v>159</v>
+      </c>
+      <c r="E51" t="s">
+        <v>160</v>
+      </c>
+      <c r="F51" t="s">
+        <v>200</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H51" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>203</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>62</v>
+      </c>
+      <c r="D52" t="s">
+        <v>159</v>
+      </c>
+      <c r="E52" t="s">
+        <v>160</v>
+      </c>
+      <c r="F52" t="s">
+        <v>200</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H52" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>206</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>66</v>
+      </c>
+      <c r="D53" t="s">
+        <v>159</v>
+      </c>
+      <c r="E53" t="s">
+        <v>160</v>
+      </c>
+      <c r="F53" t="s">
+        <v>200</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H53" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>209</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>70</v>
+      </c>
+      <c r="D54" t="s">
+        <v>159</v>
+      </c>
+      <c r="E54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F54" t="s">
+        <v>109</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H54" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>212</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>74</v>
+      </c>
+      <c r="D55" t="s">
+        <v>159</v>
+      </c>
+      <c r="E55" t="s">
+        <v>160</v>
+      </c>
+      <c r="F55" t="s">
+        <v>213</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H55" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>216</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>78</v>
+      </c>
+      <c r="D56" t="s">
+        <v>159</v>
+      </c>
+      <c r="E56" t="s">
+        <v>160</v>
+      </c>
+      <c r="F56" t="s">
+        <v>172</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H56" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>219</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>82</v>
+      </c>
+      <c r="D57" t="s">
+        <v>159</v>
+      </c>
+      <c r="E57" t="s">
+        <v>160</v>
+      </c>
+      <c r="F57" t="s">
+        <v>109</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H57" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>222</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>86</v>
+      </c>
+      <c r="D58" t="s">
+        <v>159</v>
+      </c>
+      <c r="E58" t="s">
+        <v>160</v>
+      </c>
+      <c r="F58" t="s">
+        <v>109</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H58" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>225</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>90</v>
+      </c>
+      <c r="D59" t="s">
+        <v>159</v>
+      </c>
+      <c r="E59" t="s">
+        <v>160</v>
+      </c>
+      <c r="F59" t="s">
+        <v>109</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H59" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>228</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>93</v>
+      </c>
+      <c r="D60" t="s">
+        <v>159</v>
+      </c>
+      <c r="E60" t="s">
+        <v>160</v>
+      </c>
+      <c r="F60" t="s">
+        <v>109</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H60" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>231</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>96</v>
+      </c>
+      <c r="D61" t="s">
+        <v>159</v>
+      </c>
+      <c r="E61" t="s">
+        <v>160</v>
+      </c>
+      <c r="F61" t="s">
+        <v>109</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H61" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>234</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>99</v>
+      </c>
+      <c r="D62" t="s">
+        <v>159</v>
+      </c>
+      <c r="E62" t="s">
+        <v>160</v>
+      </c>
+      <c r="F62" t="s">
+        <v>42</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H62" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>237</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>102</v>
+      </c>
+      <c r="D63" t="s">
+        <v>159</v>
+      </c>
+      <c r="E63" t="s">
+        <v>160</v>
+      </c>
+      <c r="F63" t="s">
+        <v>213</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H63" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>240</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>105</v>
+      </c>
+      <c r="D64" t="s">
+        <v>159</v>
+      </c>
+      <c r="E64" t="s">
+        <v>160</v>
+      </c>
+      <c r="F64" t="s">
+        <v>193</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H64" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>243</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>108</v>
+      </c>
+      <c r="D65" t="s">
+        <v>159</v>
+      </c>
+      <c r="E65" t="s">
+        <v>160</v>
+      </c>
+      <c r="F65" t="s">
+        <v>193</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H65" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>246</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>113</v>
+      </c>
+      <c r="D66" t="s">
+        <v>159</v>
+      </c>
+      <c r="E66" t="s">
+        <v>160</v>
+      </c>
+      <c r="F66" t="s">
+        <v>42</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H66" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>249</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>117</v>
+      </c>
+      <c r="D67" t="s">
+        <v>159</v>
+      </c>
+      <c r="E67" t="s">
+        <v>160</v>
+      </c>
+      <c r="F67" t="s">
+        <v>109</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H67" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>252</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>121</v>
+      </c>
+      <c r="D68" t="s">
+        <v>159</v>
+      </c>
+      <c r="E68" t="s">
+        <v>160</v>
+      </c>
+      <c r="F68" t="s">
+        <v>109</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H68" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>255</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>125</v>
+      </c>
+      <c r="D69" t="s">
+        <v>159</v>
+      </c>
+      <c r="E69" t="s">
+        <v>160</v>
+      </c>
+      <c r="F69" t="s">
+        <v>42</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H69" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>258</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>129</v>
+      </c>
+      <c r="D70" t="s">
+        <v>159</v>
+      </c>
+      <c r="E70" t="s">
+        <v>160</v>
+      </c>
+      <c r="F70" t="s">
+        <v>42</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H70" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>261</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>145</v>
+      </c>
+      <c r="D71" t="s">
+        <v>159</v>
+      </c>
+      <c r="E71" t="s">
+        <v>160</v>
+      </c>
+      <c r="F71" t="s">
+        <v>262</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H71" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>265</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>149</v>
+      </c>
+      <c r="D72" t="s">
+        <v>159</v>
+      </c>
+      <c r="E72" t="s">
+        <v>160</v>
+      </c>
+      <c r="F72" t="s">
+        <v>262</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H72" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>268</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>152</v>
+      </c>
+      <c r="D73" t="s">
+        <v>159</v>
+      </c>
+      <c r="E73" t="s">
+        <v>160</v>
+      </c>
+      <c r="F73" t="s">
+        <v>262</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H73" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>271</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>156</v>
+      </c>
+      <c r="D74" t="s">
+        <v>159</v>
+      </c>
+      <c r="E74" t="s">
+        <v>160</v>
+      </c>
+      <c r="F74" t="s">
+        <v>172</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H74" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>274</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>275</v>
+      </c>
+      <c r="D75" t="s">
+        <v>159</v>
+      </c>
+      <c r="E75" t="s">
+        <v>160</v>
+      </c>
+      <c r="F75" t="s">
+        <v>109</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H75" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>278</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>279</v>
+      </c>
+      <c r="D76" t="s">
+        <v>159</v>
+      </c>
+      <c r="E76" t="s">
+        <v>160</v>
+      </c>
+      <c r="F76" t="s">
+        <v>213</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H76" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>282</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>283</v>
+      </c>
+      <c r="D77" t="s">
+        <v>159</v>
+      </c>
+      <c r="E77" t="s">
+        <v>160</v>
+      </c>
+      <c r="F77" t="s">
+        <v>213</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H77" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>286</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>287</v>
+      </c>
+      <c r="D78" t="s">
+        <v>159</v>
+      </c>
+      <c r="E78" t="s">
+        <v>160</v>
+      </c>
+      <c r="F78" t="s">
+        <v>109</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H78" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>290</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>291</v>
+      </c>
+      <c r="D79" t="s">
+        <v>159</v>
+      </c>
+      <c r="E79" t="s">
+        <v>160</v>
+      </c>
+      <c r="F79" t="s">
+        <v>109</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H79" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>294</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>295</v>
+      </c>
+      <c r="D80" t="s">
+        <v>159</v>
+      </c>
+      <c r="E80" t="s">
+        <v>160</v>
+      </c>
+      <c r="F80" t="s">
+        <v>213</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H80" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>298</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>299</v>
+      </c>
+      <c r="D81" t="s">
+        <v>159</v>
+      </c>
+      <c r="E81" t="s">
+        <v>160</v>
+      </c>
+      <c r="F81" t="s">
+        <v>189</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H81" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>302</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>303</v>
+      </c>
+      <c r="D82" t="s">
+        <v>159</v>
+      </c>
+      <c r="E82" t="s">
+        <v>160</v>
+      </c>
+      <c r="F82" t="s">
+        <v>189</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H82" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>306</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>307</v>
+      </c>
+      <c r="D83" t="s">
+        <v>159</v>
+      </c>
+      <c r="E83" t="s">
+        <v>160</v>
+      </c>
+      <c r="F83" t="s">
+        <v>109</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H83" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>310</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>311</v>
+      </c>
+      <c r="D84" t="s">
+        <v>159</v>
+      </c>
+      <c r="E84" t="s">
+        <v>160</v>
+      </c>
+      <c r="F84" t="s">
+        <v>312</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H84" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>315</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>316</v>
+      </c>
+      <c r="D85" t="s">
+        <v>159</v>
+      </c>
+      <c r="E85" t="s">
+        <v>160</v>
+      </c>
+      <c r="F85" t="s">
+        <v>172</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H85" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>319</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>320</v>
+      </c>
+      <c r="D86" t="s">
+        <v>159</v>
+      </c>
+      <c r="E86" t="s">
+        <v>160</v>
+      </c>
+      <c r="F86" t="s">
+        <v>42</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H86" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>10</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>144</v>
+      </c>
+      <c r="D87" t="s">
+        <v>323</v>
+      </c>
+      <c r="E87" t="s">
+        <v>324</v>
+      </c>
+      <c r="F87" t="s">
+        <v>325</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H87" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>21</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>99</v>
+      </c>
+      <c r="D88" t="s">
+        <v>323</v>
+      </c>
+      <c r="E88" t="s">
+        <v>324</v>
+      </c>
+      <c r="F88" t="s">
+        <v>172</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H88" t="s">
+        <v>329</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>