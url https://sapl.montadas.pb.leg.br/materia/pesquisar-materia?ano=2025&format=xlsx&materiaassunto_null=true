--- v2 (2026-05-02)
+++ v3 (2026-06-19)
@@ -165,54 +165,54 @@
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/205/plo_10_2025_institui_o_programa_municipal_de_protecao_e_assistencia_as_gestantes.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Proteção e Assistência às Gestantes, e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/206/plo_11_2025_reajuste_dos_beneficios_pagos_pelo_instituto_de_previdencia_do_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca do reajuste dos benefícios pagos pelo Instituto de Previdência do Município de Montadas/PB, a partir de 1º de janeiro de 2025.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/223/plo_12_2025_ldo.pdf</t>
-[...2 lines deleted...]
-    <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do exercício de 2026, e dá outras providências.</t>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/223/plo_12_2025_altera_o_vencimento_do_cargo_de_auxiliar_de_consultorio_odontologico.pdf</t>
+  </si>
+  <si>
+    <t>Altera o vencimento do cargo de Auxiliar de Consultório Odontológico, constante na Lei Municipal nº 619, de 5 de abril de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/208/plo_13_2025_reajuste_do_vencimento_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do vencimento dos servidores públicos efetivos do município de Montadas, Estado da Paraíba, e dá outras providências.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/209/plo_14_2025_reajuste_vencimento_cargo_de_conselheiro_tutelar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do vencimento do cargo de Conselheiro Tutelar, de natureza eletiva, do município de Montadas, Estado da Paraíba.</t>
   </si>
@@ -1347,51 +1347,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/103/plo_03_2025_altera_art_1_da_lei_n_497-2019_salario_agentes_comunitarios_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/104/plo_04_2025_atualizacao_do_piso_salarial_magisterio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/105/plo_05_2025_revoga_totalidade_a_lei_municipal_n_653_de_12_de_novembro_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/106/plo_06_2025_revoga_a_lei_municipal_n_654_de_12_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/107/plo_07_2025_revoga_a_lei_municipal_n_655_de_12_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/108/plo_08_2025_criacao_de_programa_de_bolsas_de_estagio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/109/plo_09_2025_abertura_de_credito_especial_pnabplano_nacional_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/205/plo_10_2025_institui_o_programa_municipal_de_protecao_e_assistencia_as_gestantes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/206/plo_11_2025_reajuste_dos_beneficios_pagos_pelo_instituto_de_previdencia_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/223/plo_12_2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/208/plo_13_2025_reajuste_do_vencimento_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/209/plo_14_2025_reajuste_vencimento_cargo_de_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/210/plo_15_2025_altera_classificacao_do_credito_especial_na_lei_municipal_n_662.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/211/plo_16_2025_autoriza_o_remanejamento_e_transposicao_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/212/plo_17_2025_forma_de_pagamento_incentivo_adicional_aos_servidores_da_secretaria_de_saude_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/213/plo_18_2025_altera_inciso_i_art._7_lei_municipal_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/214/plo_19_2025_cria_os_componentes_do_sistema_nacional_de_seguranca_alimentar_e_nutricional_-_sisan.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/215/plo_20_2025_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/216/plo_21_2025_autoriza_abertura_de_credito_especial_na_lei_municipal_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/217/plo_22_2025_autoriza_abertura_de_credito_especial_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/218/plo_23_2025_autoriza_abertura_de_credito_especial_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/219/plo_24_2025_autoriza_abertura_de_credito_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/220/plo_25_2025_autoriza_abertura_de_credito_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/221/plo_26_2025_autoriza_abertura_de_credito_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/222/plo_27_2025_autoriza_abertura_de_credito_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/224/plo_28_2025_reconhecimento_da_fibromialgia_como_condicao_equiparada_a_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/225/plo_29_2025_institui_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/226/plo_30_2025_revoga_leis_municipais_n_409_de_29_de_novembro_de_2013_e_n_573_de_31_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/227/plo_31_2025_abertura_de_credito_do_pnab_plano_nacional_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/228/plo_32_2025_incentivo_financeiro_na_atencao_primaria_a_saude.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/229/plo_33_2025_estatuto_da_micro_e_pequena_empresa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/230/plo_34_2025_denomina_o_centro_de_imunizacao_da_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/231/plo_35_2025_altera_o_art_1_da_lei_532_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/232/plo_36_loa_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/1/plo_37_2025_ppa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/233/plo_38_2025_autoriza_a_abertura_de_credito_especial_na_lei_643_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/234/plo_39_2025_autoriza_a_abertura_de_credito_especial_na_lei_676_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/235/plo_40_2025_autoriza_a_abertura_de_credito_especial_na_lei_643_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/56/req_01_2025_que_sejam_levados_a_plenario_os_projetos_no_05_06_07.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/57/req_02_2025_fazer_quebra_mola_na_frente_da_escola_manoel_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/58/req_03_2025_solicitacao_de_plantacoes_de_arvore_nativa_na_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/59/req_06_2025_adesivacao_e_identificacao_dos_veiculos_oficiais_com_brasao_de_armas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/60/req_07_2025_investir_esportivamente_com_patrocicio_ajuda_de_custos_e_manutencao_projeto_social.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/61/req_08_2025_requere_do_prefeito_um_calendario_com_ajuda_financeira_para_times_de_futebol_e_outras.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/62/req_09_2025_requere_limpeza_dos_tanques_publicos_em_montadas_de_cima_e_rua_inacio_fernandes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/63/req_10_2025_requere_que_contrate_um_veterinario_para_campanha_de_vacinacao_de_febre_aftose.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/64/req_11_2025_providencie_estudo_e_instalacao_de_lombada.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/65/req_12_2025_solicita_a_construcao_de_uma_passagem_molhada_no_riacho_de_luis_de_do.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/66/req_13_2025_construcao_de_uma_area_para_pratica_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/67/req_14_2025_construcao_de_uma_lombada_na_pb_115_-_rodovia_antonio_verissimo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/68/req_15_2025_reparos_de_reconstrucao_do_calcamento_e_meio-fio_da_rua_joao_verissimo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/69/req_16_2025_construcao_de_uma_lombada_na_rua_odilon_liberato_da_silva.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/70/req_17_2025_construcao_de_um_banheiro_publico_no_cemiterio_desta_cidade.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/71/req_18_2025_construcao_de_uma_boeira_com_passagem_molhada_entre_sitio_campos_e_o_sitio_furnas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/72/req_19_2025_aquisicao_de_uma_maquina_ensiladeira_para_fazer_racao_para_animais.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/73/req_20_2025_aquisicao_de_mais_duas_ensiladeira_para_atender_os_agricultores.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/74/req_21_2025_aquisicao_de_sementes_hortalicas_para_doacao_aos_agricultores.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/75/req_22_2025_construcao_de_uma_praca_de_mototaxi_com_cobertura_e_banco.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/76/req_23_2025_arborizacao_na_area_em_frente_a_sede_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/77/req_24_2025_colocacao_de_manilhas_na_rua_presidente_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/78/req_25_2025_insercao_no_quadro_de_ex-vereadores_sr._francisco_de_assis_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/79/req_26_2025_que_elabore_um_projeto_de_lei_para_abastecimento__das_motos_dos_agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/80/req_27_2025_construcao_de_dois_banheiros_na_escola_irineu_jose_de_maria.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/81/req_28_2025_solicitado_as_empresas_distribuidores_de_internet_retirar_cabos_obsoletos_e_pendurados.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/82/req_29_2025_criacao_de_uma_linha_oficial_de_comunicacao_da_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/83/req_30_2025_implementacao_das_acoes_previstas_pela_lei_federal_no_13.722_-_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/84/req_31_2025_providencie_um_ponto_de_parada_de_onibus_no_sitio_maxixe.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/85/req_32_2025_cuidadores_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/86/req_33_2025_intalacao_cameras_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/87/req_37_2025_contrucao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/88/req_38_2025_passagem_molhada_st_campos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/89/req_39_2025_calcamento_sitio_montadas_de_cima.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/90/req_40_2025_passagem_olhada_sitio_campos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/91/req_41_2025_solicita_limpeza_de_barragens_e_barreiros.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/92/req_42_2025_construcao_de_calcamento_no_sitio_campos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/93/req_43_2025_construcao_de_calcamento_na_comunidade_sitio_manguape.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/94/req_44_2025_solicitacao_de_calcamento_na_comunidade_conhecida_como_a_vila_bagal.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/95/req_45_2025_solicitacao_de_implantacao_de_um_parque_de_div_e_arvorees_na_praca_marcos_vinicius.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/96/req_46_2025_construcao_de_calcamento_no_sitio_furnas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/97/req_47_2025_instalacao_de_iluminacao_da_rua_jose_roberto_freire_ate_o_conjunto_vitoria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/98/req_48_2025_instalacao_de_iluminiacao_publica_na_rua_presidente_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/99/req_49_2025_instalacao_de_uma_rede_de_protecao_no_ginasio_antonio_verissimo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/100/req_50_2025_isencao_de_debitos_da_febre_aftosa__montadas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/101/req_51_2025_requer_da_cagepa_a_suspensao_da_cobranca_da_tarifa_de_agua_no_municipio_de_montadas_em_razao_do_rompimento_do_reservatorio_de.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/102/req_52_2025_providencie_a_instalacao_de_caixas_d_agua_comunitarias_no_bairro_da_consolacao_bem_como_nas_ruas_adjacentes_que_tambem_sofrem.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/3/parecer_comissao__plo_02_2025_ajuste_do_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/5/paraecer_comissoes_no_25_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/103/plo_03_2025_altera_art_1_da_lei_n_497-2019_salario_agentes_comunitarios_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/104/plo_04_2025_atualizacao_do_piso_salarial_magisterio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/105/plo_05_2025_revoga_totalidade_a_lei_municipal_n_653_de_12_de_novembro_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/106/plo_06_2025_revoga_a_lei_municipal_n_654_de_12_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/107/plo_07_2025_revoga_a_lei_municipal_n_655_de_12_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/108/plo_08_2025_criacao_de_programa_de_bolsas_de_estagio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/109/plo_09_2025_abertura_de_credito_especial_pnabplano_nacional_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/205/plo_10_2025_institui_o_programa_municipal_de_protecao_e_assistencia_as_gestantes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/206/plo_11_2025_reajuste_dos_beneficios_pagos_pelo_instituto_de_previdencia_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/223/plo_12_2025_altera_o_vencimento_do_cargo_de_auxiliar_de_consultorio_odontologico.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/208/plo_13_2025_reajuste_do_vencimento_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/209/plo_14_2025_reajuste_vencimento_cargo_de_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/210/plo_15_2025_altera_classificacao_do_credito_especial_na_lei_municipal_n_662.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/211/plo_16_2025_autoriza_o_remanejamento_e_transposicao_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/212/plo_17_2025_forma_de_pagamento_incentivo_adicional_aos_servidores_da_secretaria_de_saude_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/213/plo_18_2025_altera_inciso_i_art._7_lei_municipal_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/214/plo_19_2025_cria_os_componentes_do_sistema_nacional_de_seguranca_alimentar_e_nutricional_-_sisan.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/215/plo_20_2025_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/216/plo_21_2025_autoriza_abertura_de_credito_especial_na_lei_municipal_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/217/plo_22_2025_autoriza_abertura_de_credito_especial_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/218/plo_23_2025_autoriza_abertura_de_credito_especial_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/219/plo_24_2025_autoriza_abertura_de_credito_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/220/plo_25_2025_autoriza_abertura_de_credito_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/221/plo_26_2025_autoriza_abertura_de_credito_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/222/plo_27_2025_autoriza_abertura_de_credito_na_lei_n_643_de_22_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/224/plo_28_2025_reconhecimento_da_fibromialgia_como_condicao_equiparada_a_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/225/plo_29_2025_institui_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/226/plo_30_2025_revoga_leis_municipais_n_409_de_29_de_novembro_de_2013_e_n_573_de_31_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/227/plo_31_2025_abertura_de_credito_do_pnab_plano_nacional_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/228/plo_32_2025_incentivo_financeiro_na_atencao_primaria_a_saude.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/229/plo_33_2025_estatuto_da_micro_e_pequena_empresa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/230/plo_34_2025_denomina_o_centro_de_imunizacao_da_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/231/plo_35_2025_altera_o_art_1_da_lei_532_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/232/plo_36_loa_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/1/plo_37_2025_ppa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/233/plo_38_2025_autoriza_a_abertura_de_credito_especial_na_lei_643_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/234/plo_39_2025_autoriza_a_abertura_de_credito_especial_na_lei_676_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/235/plo_40_2025_autoriza_a_abertura_de_credito_especial_na_lei_643_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/56/req_01_2025_que_sejam_levados_a_plenario_os_projetos_no_05_06_07.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/57/req_02_2025_fazer_quebra_mola_na_frente_da_escola_manoel_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/58/req_03_2025_solicitacao_de_plantacoes_de_arvore_nativa_na_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/59/req_06_2025_adesivacao_e_identificacao_dos_veiculos_oficiais_com_brasao_de_armas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/60/req_07_2025_investir_esportivamente_com_patrocicio_ajuda_de_custos_e_manutencao_projeto_social.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/61/req_08_2025_requere_do_prefeito_um_calendario_com_ajuda_financeira_para_times_de_futebol_e_outras.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/62/req_09_2025_requere_limpeza_dos_tanques_publicos_em_montadas_de_cima_e_rua_inacio_fernandes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/63/req_10_2025_requere_que_contrate_um_veterinario_para_campanha_de_vacinacao_de_febre_aftose.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/64/req_11_2025_providencie_estudo_e_instalacao_de_lombada.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/65/req_12_2025_solicita_a_construcao_de_uma_passagem_molhada_no_riacho_de_luis_de_do.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/66/req_13_2025_construcao_de_uma_area_para_pratica_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/67/req_14_2025_construcao_de_uma_lombada_na_pb_115_-_rodovia_antonio_verissimo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/68/req_15_2025_reparos_de_reconstrucao_do_calcamento_e_meio-fio_da_rua_joao_verissimo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/69/req_16_2025_construcao_de_uma_lombada_na_rua_odilon_liberato_da_silva.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/70/req_17_2025_construcao_de_um_banheiro_publico_no_cemiterio_desta_cidade.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/71/req_18_2025_construcao_de_uma_boeira_com_passagem_molhada_entre_sitio_campos_e_o_sitio_furnas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/72/req_19_2025_aquisicao_de_uma_maquina_ensiladeira_para_fazer_racao_para_animais.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/73/req_20_2025_aquisicao_de_mais_duas_ensiladeira_para_atender_os_agricultores.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/74/req_21_2025_aquisicao_de_sementes_hortalicas_para_doacao_aos_agricultores.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/75/req_22_2025_construcao_de_uma_praca_de_mototaxi_com_cobertura_e_banco.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/76/req_23_2025_arborizacao_na_area_em_frente_a_sede_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/77/req_24_2025_colocacao_de_manilhas_na_rua_presidente_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/78/req_25_2025_insercao_no_quadro_de_ex-vereadores_sr._francisco_de_assis_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/79/req_26_2025_que_elabore_um_projeto_de_lei_para_abastecimento__das_motos_dos_agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/80/req_27_2025_construcao_de_dois_banheiros_na_escola_irineu_jose_de_maria.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/81/req_28_2025_solicitado_as_empresas_distribuidores_de_internet_retirar_cabos_obsoletos_e_pendurados.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/82/req_29_2025_criacao_de_uma_linha_oficial_de_comunicacao_da_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/83/req_30_2025_implementacao_das_acoes_previstas_pela_lei_federal_no_13.722_-_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/84/req_31_2025_providencie_um_ponto_de_parada_de_onibus_no_sitio_maxixe.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/85/req_32_2025_cuidadores_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/86/req_33_2025_intalacao_cameras_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/87/req_37_2025_contrucao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/88/req_38_2025_passagem_molhada_st_campos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/89/req_39_2025_calcamento_sitio_montadas_de_cima.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/90/req_40_2025_passagem_olhada_sitio_campos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/91/req_41_2025_solicita_limpeza_de_barragens_e_barreiros.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/92/req_42_2025_construcao_de_calcamento_no_sitio_campos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/93/req_43_2025_construcao_de_calcamento_na_comunidade_sitio_manguape.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/94/req_44_2025_solicitacao_de_calcamento_na_comunidade_conhecida_como_a_vila_bagal.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/95/req_45_2025_solicitacao_de_implantacao_de_um_parque_de_div_e_arvorees_na_praca_marcos_vinicius.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/96/req_46_2025_construcao_de_calcamento_no_sitio_furnas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/97/req_47_2025_instalacao_de_iluminacao_da_rua_jose_roberto_freire_ate_o_conjunto_vitoria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/98/req_48_2025_instalacao_de_iluminiacao_publica_na_rua_presidente_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/99/req_49_2025_instalacao_de_uma_rede_de_protecao_no_ginasio_antonio_verissimo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/100/req_50_2025_isencao_de_debitos_da_febre_aftosa__montadas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/101/req_51_2025_requer_da_cagepa_a_suspensao_da_cobranca_da_tarifa_de_agua_no_municipio_de_montadas_em_razao_do_rompimento_do_reservatorio_de.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/102/req_52_2025_providencie_a_instalacao_de_caixas_d_agua_comunitarias_no_bairro_da_consolacao_bem_como_nas_ruas_adjacentes_que_tambem_sofrem.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/3/parecer_comissao__plo_02_2025_ajuste_do_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2025/5/paraecer_comissoes_no_25_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="93" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="214.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">