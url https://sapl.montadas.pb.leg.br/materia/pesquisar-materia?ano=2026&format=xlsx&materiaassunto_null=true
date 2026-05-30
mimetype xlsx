--- v1 (2026-03-18)
+++ v2 (2026-05-30)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="648" uniqueCount="288">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -186,152 +186,251 @@
   <si>
     <t>40</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/40/plo_13_autoriza_a_abertura_de_credito_especial_na_lei_municipal_no_691_.pdf</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Eliane Artur, Junior</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/41/plo_14_2026_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de concessão de diárias aos Vereadores e Servidores da Câmara Municipal de Montadas, Estado da Paraíba, e dá outras providências.</t>
   </si>
   <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/46/pl_15.2026_-_altera_a_lei_n_413_e_a_lei_n_572.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reorganização da estrutura administrativa do Poder Executivo Municipal, altera a Lei Municipal nº 411/2013 e a Lei Municipal nº 572/2022, consolida cargos em comissão e funções gratificadas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/54/pl_16.2026_-_reajuste_dos_motoristas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste do vencimento dos cargos de motorista categoria c, motorista categoria d e operador de máquinas agrícolas e pesadas do município de montadas, estado da paraíba, em conformidade com a lei municipal nº 697/2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/55/pl_17.2026_-_criacao_do_conselho_do_meio_ambiente.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal do Meio Ambiente – COMDEMA do município de Montadas/PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/207/pl_18.2026_-_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/244/pl_20.2026_-_abertura_de_credito_escola_integral.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no orçamento do exercício de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/251/pl_21.2026_-_revoga_a_lei_361.2009_cria_o_conselho_e_fundo_do_turismo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revogação da Lei Municipal nº 361, de 15 de abril de 2009, e institui a nova Lei do Conselho Municipal de Turismo, do Fundo Municipal de Turismo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/252/pl_22.2026_-_abertura_de_credito_turismo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial no orçamento vigente para fins que menciona e dá outras providências.</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/253/pl_23.2026_-_familia_acolhedora.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reestruturação, organização e implementação do serviço de acolhimento familiar de crianças e adolescentes, denominado "Programa Família Acolhedora", no âmbito do Município de Montadas/PB; estabelece diretrizes para o cadastramento, seleção e concessão de subsídio financeiro (bolsa-auxílio); adequa a legislação municipal às normas do Estatuto da Criança e do Adolescente, à Lei Estadual nº 11.038/2017 e ao Decreto Estadual nº 41.877/2021; revoga integralmente a Lei Municipal nº 562/2021 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/254/pl_24.2026_-_abertura_de_credito_carro_pipa.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito especial até o limite de R$ 240.000,00 (duzentos e quarenta mil reais), para fins que especifica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/263/pl_25.2026_-_programa_de_residencia_medica_em_medicina_de_familia_e_comunidade.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão de bolsa complementar aos médicos residentes participantes do Programa de Residência Médica em Medicina de Família e Comunidade no âmbito do Município de Montadas, em parceria com o Estado da Paraíba, autoriza a abertura de crédito adicional especial no orçamento vigente de 2026, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Valdez</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/11/req_01_2026_requer_do_poder_executivo_municipal_a_identificacao_da_garagem_municipal_do_municipio_de_montadaspb..pdf</t>
   </si>
   <si>
     <t>Requer do poder executivo municipal a identificação da garagem municipal do município de Montadas/PB.</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/12/req_02_2026_requer_do_poder_executivo_municipal_a_instalacao_de_placa_de_identificacao_no_tanque_do_governo_do_municipio_de_montadaspb..pdf</t>
   </si>
   <si>
     <t>Requer do poder executivo municipal a instalação de placa de identificação no tanque do governo do município de Montadas/PB.</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/13/req_03_2026_requer_do_poder_executivo_municipal_a_realizacao_de_limpeza_no_tanque_do_governo_municipio_de_montadaspb.pdf</t>
   </si>
   <si>
     <t>Requer do poder executivo municipal a realização de limpeza no tanque do governo município de Montadas/PB</t>
   </si>
   <si>
     <t>Katia Silva</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/14/req_04_2026_solicita_ao_poder_executivo_municipal_a_implantacao_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a implantação de quebra-molas na Rua José Cirino da Silva, nas proximidades da residência do senhor Basto Dodô, na cidade de Montadas-PB.</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>Eliane Artur</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/15/req_05_2026_solicita_autorizacao_do_plenario_para_a_realizacao.pdf</t>
   </si>
   <si>
     <t>Solicita autorização do Plenário para a realização de Sessões Ordinárias Itinerantes nas comunidades do município.</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>Helium</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/20/req_06_2026_requer_que_seja_disponibilizado_um_transporte_para_que_os_alunos_possam_ser_conduzidos_ate_a_escola_lrineu_jose_de_maria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Montadas/PB a disponibilização de transporte escolar para os alunos da Escola Municipal Irineu José de Maria, localizada na comunidade de Manguape, zona rural do Município.</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/21/req_07_2026_requer_do_poder_executivo_municipal_a_implantacao_de_sistema_de_ponto_eletronico_na_garagem_municipal_do_municipio_de_montadas.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal a implantação de sistema de ponto eletrônico na Garagem Municipal do Município de Montadas/PB.</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/22/req_08_2026_solicita_ao_poder_executivo_municipal_a_requalificacao_e_adequacao_do_ref.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a requalificação e adequação do refeitório e alojamento destinados aos servidores motoristas da Garagem Municipal José Augusto (Fifita), no Município de Montadas-PB.</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/23/req_09_2026_requer_que_instale_as_anilhas_no_corrego_de_agua_do_sr._antonio_napoliao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a implantação das anilhas já adquiridas para instalação no córrego localizado em propriedade do Senhor Antônio Napoleão, no Município de Montadas-PB.</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/24/req_10_2026_requer_que_instale_lampadas_de_400_whts_metalicas_nas_vias_publicas..pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a implantação de lâmpadas metálicas de 400 watts nos postes de iluminação pública do Município de Montadas-PB.</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/25/req_11_2026_requer_a_limpesa_das_margens_da_pb_115_da_barragem_ao_trevo..pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de limpeza das margens da PB-115, no trecho compreendido entre a entrada da cidade de Montadas-PB, incluindo as margens da barragem, até o trevo que interliga os Municípios de Pocinhos e Areial.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Daguia</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/29/req_12_2026_requer_a_cobertura_do_patio_e_elevacao_do_muro_da_creche_fernando_antonio_de_souza..pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a cobertura do pátio da Creche Municipal Fernando Antônio de Souza, bem como a elevação do muro com a instalação de tela de proteção, no Município de Montadas-PB.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Damião do Povo</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/30/req_13_2026_solicita_instituicao_do_regime_de_ressarcimento_de_despesas_com_alimentacao_para_os_motoristas.pdf</t>
@@ -339,189 +438,486 @@
   <si>
     <t>Solicita ao Poder Executivo Municipal a instituição do regime de ressarcimento de despesas com alimentação para os motoristas que realizam viagens de longa distância a serviço do Município.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/31/req_14_2026_solicita_a_construcao_de_02_dois_redutores_de_velocidade_quebra-molas_na_rua_pilar_da_conceicao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal e à Secretaria de Infraestrutura a construção de 02 (dois) redutores de velocidade (quebra-molas) na Rua Pilar da Conceição, neste município.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/32/req_15_2026_solicita_a_abertura_do_complexo_esportivo_alvaro_gaudencio_filho_aos_domingos_no_turno_da_tarde_para_a_pratica_de_caminhadas_e.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a abertura do Complexo Esportivo Álvaro Gaudêncio Filho aos domingos no turno da tarde, para a prática de caminhadas e atividades esportivas pela população.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/33/req_16_2026_solicita_a_aquisicao_e_instalacao_de_uma_caixa_dagua_aos_moradores_da_comunidade_manguape..pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a aquisição e instalação de uma caixa d’água com capacidade de 10.000 (dez mil) litros para atender aos moradores da Comunidade Manguape.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/34/req_17_2026_solicita_a_realizacao_de_servicos_de_poda_de_arvores_e_rocagem_de_vegetacao_em_todas_as_estradas_vicinais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal e à Secretaria de Infraestrutura a realização de serviços de poda de árvores e roçagem de vegetação em todas as estradas vicinais do município de Montadas-PB.</t>
   </si>
   <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/110/req_18_2026-solicita_a_adocao_de_medidas_administrativas_para_vedar_a_contratacao_de_pessoas_condenadas_por_crimes_de_violencia_contra_a_mu.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a adoção de medidas administrativas para vedar a contratação, no âmbito da Administração Pública Municipal, de pessoas condenadas por crimes de violência  contra a mulher, no Município de Montadas-PB.</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/111/req_19_2026-_solicita_a_disponibilizacao_de_medico_veterinario_para_atendimento_aos_criadores_de_animais..pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a disponibilização de médico veterinário para atendimento aos criadores de animais no Município de Montadas-PB.</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>Marcos Justino</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/112/req_20.2026_requer_do_poder_executivo_municipal_a_manutencao_da_rede_de_drenagem.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo Municipal a manutenção da rede de drenagem, com a substituição e instalação de manilhas de maior diâmetro na Rua José Paulo Vieira, localizada no Conjunto Vitória, neste município.</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/113/req_21.2026_requer_do_poder_executivo_municipal_a_manutencao_urgente_na_rede_de_esgoto_da_rua_inacio_fernandes_da_silva_neste_municipio..pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo Municipal a manutenção urgente na rede de esgoto da Rua Inácio Fernandes da Silva, neste município.</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>Junior</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/236/req_22.2026_iluminacao_em_led_no_novo_trecho_asfaltico_proximo_a_residencia_de_chico_de_aurea.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo Municipal a instalação de iluminação com lâmpadas de LED no novo trecho asfáltico que se inicia nas proximidades da residência de "Chico de Áurea", neste município.</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/237/req_23_2026_pavimentacao_e_lombada_no_sitio_mares_preto_em_frente_a_escola_maria_vital_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo Municipal a pavimentação em paralelepípedos (calçamento) e a instalação de redutor de velocidade (lombada) no Sítio Mares Preto, especificamente em frente à Escola Maria Vital dos Santos.</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/238/req_24_2026_bueiro_com_passagem_molhada__sitios_tubaina_e_cobicado.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a construção de bueiro com passagem molhada nas proximidades do Sítio Tubaína, atendendo aos moradores do Sítio Cobiçado, no município de Montadas/PB.</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/245/req_25_2026_solicita_a_implatacao_de_boeiras_na_localidade_lagoa_de_acude.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a implantação de bueiros na localidade Lagoa de Açude, no trecho que dá acesso à estrada que liga ao Açude do Emídio, nas proximidades da propriedade do senhor Hélio de Gonça, no Município de Montadas-PB.</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/246/req_26_2026_calcamento_ladeira_manguape.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a pavimentação em paralelepípedo da Ladeira de Antônio Eduardo, iniciando no riacho de Luiz de Dó, no Sítio Manguape, no Município de Montadas-PB.</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/247/req_27_2026_solicita_calcamento_em_frente_a_capela_sao_joao_batista_em_mares_preto..pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de calçamento em frente à Capela São João Batista, na localidade de Mares Preto, no Município de Montadas-PB.</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/248/req_28_2026_solicita_uma_boeira_no_sitio_manguape_na_localidade_de_moco_eduardo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a construção de uma bueira no Sítio Manguape, na localidade de Moço Eduardo, no Município de Montadas-PB.</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/249/req_29_2026_solicita_uma_boeira_no_sitio_maxixe_proximo_a_proximidade_de_elias_ze_avelino..pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a construção de bueiro no Sítio Maxixe, nas proximidades da residência do senhor Elias Zé Avelino, no Município de Montadas-PB.</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/250/req_30_2026_solicita_a_recuperacao_da_estrada_proximo_a_vila_bagal_no_sitio_de_begue..pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a recuperação da estrada vicinal nas proximidades da Vila Bagal, no Sítio de Begue, no Município de Montadas-PB.</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/258/req_32_2026_solicita_a_reconstrucao_de_bueira_e_a_colocacao_de_novas_manilhas_no_riacho_do_sitio_furnas..pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo Municipal a reconstrução de bueira e a colocação de novas manilhas no riacho do Sítio Furnas, nas proximidades da propriedade do senhor Genário Francisco.</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/259/req_33_2026_solicita_a_recuperacao_da_estrada_vicinal_no_sitio_lagoa_do_acude_com_colocacao_de_metralha..pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo Municipal a recuperação da estrada vicinal no Sítio Lagoa do Açude, com colocação de material metralha.</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/115/indicacao_001-2026_-_presidente.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Excelentíssimo Senhor Prefeito a criação da Secretaria Municipal da Mulher, mediante alteração e inclusão no Projeto de Lei nº 15/2026.</t>
+  </si>
+  <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Eliane Artur, Junior, Marcos Justino, Yuri Veríssimo</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/16/projeto_de_resolucao_no_01_2026.pdf</t>
   </si>
   <si>
     <t>Constitui as Comissões Permanentes e forma os blocos parlamentares.</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/17/projeto_de_resolucap_02-2026.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos cargos em comissão da Câmara Municipal de Montadas, estado da Paraíba.</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/18/pres_n1.pdf</t>
   </si>
   <si>
     <t>Institui a Ouvidoria da Câmara Municipal de Montadas e dá outras providências.</t>
   </si>
   <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/243/pres_04_2026_quqadros_legislaturas_completo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a padronização dos quadros de Legislaturas da Câmara Municipal de Montadas, estado da Paraíba e dá outras providências.</t>
+  </si>
+  <si>
     <t>35</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/35/plom_01_2026_instituir_o_processo_legislativo_eletronico..pdf</t>
   </si>
   <si>
     <t>Acrescenta os §§ 1º e 2º ao artigo 40 da Lei Orgânica do Município de Montadas, para instituir o processo legislativo eletrônico (PLE) e a assinatura digital de documentos no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/6/veto_01_2026_ahm.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 41/2025 de autoria do Poder Legislativo Municipal que “reconhece como Serviço de Utilidade Pública Municipal o Arquivo Histórico de Montadas”.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Eliane Artur, Junior, Katia Silva, Marcos Justino, Yuri Veríssimo</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/45/01._emenda_a_plo_06_2026_data_base.pdf</t>
   </si>
   <si>
     <t>Inclui o cargo de Motorista Categoria C entre aqueles com data-base fixada no mês de março, no âmbito do Projeto de Lei nº 06/2026.</t>
   </si>
   <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/256/emenda_n_02-corrigida.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o Artigo 6º ao Projeto de Lei nº 20/2026, que autoriza a abertura de crédito adicional especial para o Programa Escola em Tempo Integral.</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>SUBST</t>
+  </si>
+  <si>
+    <t>Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/47/texto_substitutivo_ao_pl_11.2026_-_abre_credito_especial_-_complexo_esportivo.pdf</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/49/texto_substitutivo_ao_pl_12.2026_-_abre_credito_especial_-_mercado_publico.pdf</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/51/texto_substitutivo_ao_pl_13.2026_-_abre_credito_especial_-_arena_esportiva_2.pdf</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/53/texto_substitutivo_ao_pl_15.2026_-_altera_a_lei_n_413_e_a_lei_n_572.pdf</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/241/texto_substitutivo_ao_pl_15.2026_-_cria_a_secretaria_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reorganização da estrutura administrativa do Poder Executivo Municipal de Montadas, altera as Leis Municipais nº 411/2013 e nº 572/2022, consolida cargos em comissão e funções gratificadas, cria a Secretaria Municipal de Políticas para as Mulheres e para a Diversidade Humana, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>PCAS</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Assuntos Sociais</t>
+  </si>
+  <si>
+    <t>CAS - Comissão de Assuntos Sociais</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/240/23.04.2026_-_parecer_-_ccj-cas_no_01.2026_-_plo_17.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Cidadania (CCJC) e da Comissão de Assuntos Sociais (CAS) sobre o Projeto de Lei nº 17, de 31 de março de 2026, que dispõe sobre a criação do Conselho Municipal do Meio Ambiente - COMDEMA do Município de Montadas/PB, e dá outras providências.</t>
+  </si>
+  <si>
     <t>42</t>
   </si>
   <si>
     <t>PCCJC</t>
   </si>
   <si>
     <t>Parecer Comissão de Constituição, Justiça e Cidada</t>
   </si>
   <si>
     <t>Yuri Veríssimo, Katia Silva, Valdez</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/42/06.03.2026_-_parecer_-_ccj_no_01.2026_-_plo_06.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Cidadania (CCJC) alusiva ao Projeto de Lei nº 06/2026, de autoria do Chefe do Poder Executivo, que altera a Lei Municipal nº 695, de 21 de janeiro de 2026, para estabelecer data-base específica para os cargos de Motorista Categoria D e Operador de Máquinas Agrícolas Pesadas.</t>
   </si>
   <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>Yuri Veríssimo</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/255/11.05.2026_-_parecer_-_ccj_no_02.2026_-_pres_04.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Cidadania (CCJC) alusiva ao Projeto De Resolução Nº 04, de 23 de abril De 2026, que dispõe sobre a padronização dos quadros de Legislaturas da Câmara Municipal de Montadas, estado da Paraíba e dá outras providências.</t>
+  </si>
+  <si>
     <t>43</t>
   </si>
   <si>
     <t>PCOM</t>
   </si>
   <si>
-    <t>Parecer Comissões</t>
+    <t>Parecer Comissões Competentes</t>
   </si>
   <si>
     <t>Damião do Povo, Katia Silva, Valdez, Yuri Veríssimo</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/43/06.03.2026_-_parecer_-_ccj-cof_no_01.2026_-_plo_07.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Cidadania (CCJC) e da Comissão de Orçamento e Finanças (COF) sobre o Projeto de Lei nº 07, de 23 de fevereiro de 2026, que dispõe sobre o reajuste da remuneração do cargo de Conselheiro Tutelar, de natureza eletiva, do Município de Montadas, Estado da Paraíba.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/44/06.03.2026_-_parecer_-_ccj-cof_no_02.2026_-_plo_08.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Constituição, Justiça e Cidadania (CCJC) e da Comissão de Orçamento e Finanças (COF) sobre o projeto de lei nº 08/2026, que dispõe sobre o reajuste dos vencimentos dos servidores públicos efetivos do Município de Montadas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/48/26.03.2026_-_parecer_-_ccj-cof_no_03.2026_-_plo_13_substitutivo.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Cidadania (CCJC) e da Comissão de Orçamento e Finanças (COF) sobre Substitutivo ao Projeto de Lei nº 13, de 09 de março de 2026, que autoriza a abertura de crédito especial na lei municipal nº 691, de 31 de dezembro de 2025, para os fins que especifica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/50/26.03.2026_-_parecer_-_ccj-cof_no_04.2026_-_plo_09.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Cidadania (CCJC) e da Comissão de Orçamento e Finanças (COF) sobre o Projeto de Lei nº 09, de 09 de março de 2026, que autoriza a abertura de crédito especial na lei municipal nº 691, de 31 de dezembro de 2025, para os fins que especifica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/52/26.03.2026_-_parecer_-_ccj-cof_no_05.2026_-_plo_12_substitutivo.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Cidadania (CCJC) e da Comissão de Orçamento e Finanças (COF) sobre Substitutivo ao Projeto de Lei nº 12, de 09 de março de 2026, que autoriza a abertura de crédito especial na lei municipal nº 691, de 31 de dezembro de 2025, para os fins que especifica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/114/09.04.2026_-_parecer_-_ccj-cof_no_06.2026_-_plo_14.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Cidadania (CCJC) e da Comissão de Orçamento e Finanças (COF) sobre Substitutivo ao Projeto de Lei nº 14, de 09 de março de 2026, que dispõe sobre o regime de concessão de diárias aos Vereadores e Servidores da Câmara Municipal de Montadas, Estado da Paraíba, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/239/23.04.2026_-_parecer_-_ccj-cof_no_07.2026_-_plo_15_substitutivo.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Constituição, Justiça e Cidadania (CCJC) e da Comissão de Orçamento e Finanças (COF) sobre o Substitutivo ao Projeto de Lei nº 15, de 27 de março de 2026, que dispõe sobre a reorganização da estrutura administrativa do Poder Executivo Municipal de Montadas, altera a Lei Municipal nº 411/2013 e a Lei Municipal nº 57212022, consolida cargos em comissão e funções gratificadas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>REC</t>
+  </si>
+  <si>
+    <t>Recurso</t>
+  </si>
+  <si>
+    <t>Daguia, Damião do Povo, Helium, Junior, Valdez</t>
+  </si>
+  <si>
+    <t>http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/242/recurso_administrativo_legislativo_ao_plenario.pdf</t>
+  </si>
+  <si>
+    <t>Recurso Administrativo Legislativo ao Plenário interposto por vereadores contra o Parecer Único CCJ/COF nº 07/2026, que opinou pela inconstitucionalidade e ilegalidade do Substitutivo ao Projeto de Lei nº 15/2026, requerendo a anulação do parecer e o regular prosseguimento da tramitação da matéria.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -825,62 +1221,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/8/plo_022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/9/plo_032.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/10/plo_041.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/19/plo_05_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/26/plo_06_2026_altera_lei_695_data_base_para_motorista_categotia_d_e_operador_de_maquinas_agricolas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/27/plo_07_2026_reajuste_da_remuneracao_do_cargo_de_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/28/plo_08_2026_reajuste_vencimento_dos_servidores_publicos_efetivos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/36/plo_09_autoriza_a_abertura_de_credito_especial_na_lei_municipal_no_691_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/37/plo_10_autoriza_a_abertura_de_credito_especial_na_lei_municipal_no_691_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/38/plo_11_autoriza_a_abertura_de_credito_especial_na_lei_municipal_no_691_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/39/plo_12_autoriza_a_abertura_de_credito_especial_na_lei_municipal_no_691.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/40/plo_13_autoriza_a_abertura_de_credito_especial_na_lei_municipal_no_691_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/41/plo_14_2026_diarias.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/11/req_01_2026_requer_do_poder_executivo_municipal_a_identificacao_da_garagem_municipal_do_municipio_de_montadaspb..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/12/req_02_2026_requer_do_poder_executivo_municipal_a_instalacao_de_placa_de_identificacao_no_tanque_do_governo_do_municipio_de_montadaspb..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/13/req_03_2026_requer_do_poder_executivo_municipal_a_realizacao_de_limpeza_no_tanque_do_governo_municipio_de_montadaspb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/14/req_04_2026_solicita_ao_poder_executivo_municipal_a_implantacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/15/req_05_2026_solicita_autorizacao_do_plenario_para_a_realizacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/20/req_06_2026_requer_que_seja_disponibilizado_um_transporte_para_que_os_alunos_possam_ser_conduzidos_ate_a_escola_lrineu_jose_de_maria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/21/req_07_2026_requer_do_poder_executivo_municipal_a_implantacao_de_sistema_de_ponto_eletronico_na_garagem_municipal_do_municipio_de_montadas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/22/req_08_2026_solicita_ao_poder_executivo_municipal_a_requalificacao_e_adequacao_do_ref.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/23/req_09_2026_requer_que_instale_as_anilhas_no_corrego_de_agua_do_sr._antonio_napoliao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/24/req_10_2026_requer_que_instale_lampadas_de_400_whts_metalicas_nas_vias_publicas..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/25/req_11_2026_requer_a_limpesa_das_margens_da_pb_115_da_barragem_ao_trevo..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/29/req_12_2026_requer_a_cobertura_do_patio_e_elevacao_do_muro_da_creche_fernando_antonio_de_souza..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/30/req_13_2026_solicita_instituicao_do_regime_de_ressarcimento_de_despesas_com_alimentacao_para_os_motoristas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/31/req_14_2026_solicita_a_construcao_de_02_dois_redutores_de_velocidade_quebra-molas_na_rua_pilar_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/32/req_15_2026_solicita_a_abertura_do_complexo_esportivo_alvaro_gaudencio_filho_aos_domingos_no_turno_da_tarde_para_a_pratica_de_caminhadas_e.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/33/req_16_2026_solicita_a_aquisicao_e_instalacao_de_uma_caixa_dagua_aos_moradores_da_comunidade_manguape..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/34/req_17_2026_solicita_a_realizacao_de_servicos_de_poda_de_arvores_e_rocagem_de_vegetacao_em_todas_as_estradas_vicinais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/16/projeto_de_resolucao_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/17/projeto_de_resolucap_02-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/18/pres_n1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/35/plom_01_2026_instituir_o_processo_legislativo_eletronico..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/6/veto_01_2026_ahm.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/45/01._emenda_a_plo_06_2026_data_base.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/42/06.03.2026_-_parecer_-_ccj_no_01.2026_-_plo_06.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/43/06.03.2026_-_parecer_-_ccj-cof_no_01.2026_-_plo_07.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/44/06.03.2026_-_parecer_-_ccj-cof_no_02.2026_-_plo_08.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/8/plo_022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/9/plo_032.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/10/plo_041.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/19/plo_05_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/26/plo_06_2026_altera_lei_695_data_base_para_motorista_categotia_d_e_operador_de_maquinas_agricolas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/27/plo_07_2026_reajuste_da_remuneracao_do_cargo_de_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/28/plo_08_2026_reajuste_vencimento_dos_servidores_publicos_efetivos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/36/plo_09_autoriza_a_abertura_de_credito_especial_na_lei_municipal_no_691_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/37/plo_10_autoriza_a_abertura_de_credito_especial_na_lei_municipal_no_691_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/38/plo_11_autoriza_a_abertura_de_credito_especial_na_lei_municipal_no_691_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/39/plo_12_autoriza_a_abertura_de_credito_especial_na_lei_municipal_no_691.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/40/plo_13_autoriza_a_abertura_de_credito_especial_na_lei_municipal_no_691_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/41/plo_14_2026_diarias.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/46/pl_15.2026_-_altera_a_lei_n_413_e_a_lei_n_572.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/54/pl_16.2026_-_reajuste_dos_motoristas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/55/pl_17.2026_-_criacao_do_conselho_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/207/pl_18.2026_-_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/244/pl_20.2026_-_abertura_de_credito_escola_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/251/pl_21.2026_-_revoga_a_lei_361.2009_cria_o_conselho_e_fundo_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/252/pl_22.2026_-_abertura_de_credito_turismo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/253/pl_23.2026_-_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/254/pl_24.2026_-_abertura_de_credito_carro_pipa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/263/pl_25.2026_-_programa_de_residencia_medica_em_medicina_de_familia_e_comunidade.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/11/req_01_2026_requer_do_poder_executivo_municipal_a_identificacao_da_garagem_municipal_do_municipio_de_montadaspb..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/12/req_02_2026_requer_do_poder_executivo_municipal_a_instalacao_de_placa_de_identificacao_no_tanque_do_governo_do_municipio_de_montadaspb..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/13/req_03_2026_requer_do_poder_executivo_municipal_a_realizacao_de_limpeza_no_tanque_do_governo_municipio_de_montadaspb.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/14/req_04_2026_solicita_ao_poder_executivo_municipal_a_implantacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/15/req_05_2026_solicita_autorizacao_do_plenario_para_a_realizacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/20/req_06_2026_requer_que_seja_disponibilizado_um_transporte_para_que_os_alunos_possam_ser_conduzidos_ate_a_escola_lrineu_jose_de_maria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/21/req_07_2026_requer_do_poder_executivo_municipal_a_implantacao_de_sistema_de_ponto_eletronico_na_garagem_municipal_do_municipio_de_montadas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/22/req_08_2026_solicita_ao_poder_executivo_municipal_a_requalificacao_e_adequacao_do_ref.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/23/req_09_2026_requer_que_instale_as_anilhas_no_corrego_de_agua_do_sr._antonio_napoliao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/24/req_10_2026_requer_que_instale_lampadas_de_400_whts_metalicas_nas_vias_publicas..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/25/req_11_2026_requer_a_limpesa_das_margens_da_pb_115_da_barragem_ao_trevo..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/29/req_12_2026_requer_a_cobertura_do_patio_e_elevacao_do_muro_da_creche_fernando_antonio_de_souza..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/30/req_13_2026_solicita_instituicao_do_regime_de_ressarcimento_de_despesas_com_alimentacao_para_os_motoristas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/31/req_14_2026_solicita_a_construcao_de_02_dois_redutores_de_velocidade_quebra-molas_na_rua_pilar_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/32/req_15_2026_solicita_a_abertura_do_complexo_esportivo_alvaro_gaudencio_filho_aos_domingos_no_turno_da_tarde_para_a_pratica_de_caminhadas_e.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/33/req_16_2026_solicita_a_aquisicao_e_instalacao_de_uma_caixa_dagua_aos_moradores_da_comunidade_manguape..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/34/req_17_2026_solicita_a_realizacao_de_servicos_de_poda_de_arvores_e_rocagem_de_vegetacao_em_todas_as_estradas_vicinais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/110/req_18_2026-solicita_a_adocao_de_medidas_administrativas_para_vedar_a_contratacao_de_pessoas_condenadas_por_crimes_de_violencia_contra_a_mu.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/111/req_19_2026-_solicita_a_disponibilizacao_de_medico_veterinario_para_atendimento_aos_criadores_de_animais..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/112/req_20.2026_requer_do_poder_executivo_municipal_a_manutencao_da_rede_de_drenagem.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/113/req_21.2026_requer_do_poder_executivo_municipal_a_manutencao_urgente_na_rede_de_esgoto_da_rua_inacio_fernandes_da_silva_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/236/req_22.2026_iluminacao_em_led_no_novo_trecho_asfaltico_proximo_a_residencia_de_chico_de_aurea.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/237/req_23_2026_pavimentacao_e_lombada_no_sitio_mares_preto_em_frente_a_escola_maria_vital_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/238/req_24_2026_bueiro_com_passagem_molhada__sitios_tubaina_e_cobicado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/245/req_25_2026_solicita_a_implatacao_de_boeiras_na_localidade_lagoa_de_acude.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/246/req_26_2026_calcamento_ladeira_manguape.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/247/req_27_2026_solicita_calcamento_em_frente_a_capela_sao_joao_batista_em_mares_preto..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/248/req_28_2026_solicita_uma_boeira_no_sitio_manguape_na_localidade_de_moco_eduardo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/249/req_29_2026_solicita_uma_boeira_no_sitio_maxixe_proximo_a_proximidade_de_elias_ze_avelino..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/250/req_30_2026_solicita_a_recuperacao_da_estrada_proximo_a_vila_bagal_no_sitio_de_begue..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/258/req_32_2026_solicita_a_reconstrucao_de_bueira_e_a_colocacao_de_novas_manilhas_no_riacho_do_sitio_furnas..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/259/req_33_2026_solicita_a_recuperacao_da_estrada_vicinal_no_sitio_lagoa_do_acude_com_colocacao_de_metralha..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/115/indicacao_001-2026_-_presidente.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/16/projeto_de_resolucao_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/17/projeto_de_resolucap_02-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/18/pres_n1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/243/pres_04_2026_quqadros_legislaturas_completo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/35/plom_01_2026_instituir_o_processo_legislativo_eletronico..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/6/veto_01_2026_ahm.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/45/01._emenda_a_plo_06_2026_data_base.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/256/emenda_n_02-corrigida.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/47/texto_substitutivo_ao_pl_11.2026_-_abre_credito_especial_-_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/49/texto_substitutivo_ao_pl_12.2026_-_abre_credito_especial_-_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/51/texto_substitutivo_ao_pl_13.2026_-_abre_credito_especial_-_arena_esportiva_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/53/texto_substitutivo_ao_pl_15.2026_-_altera_a_lei_n_413_e_a_lei_n_572.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/241/texto_substitutivo_ao_pl_15.2026_-_cria_a_secretaria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/240/23.04.2026_-_parecer_-_ccj-cas_no_01.2026_-_plo_17.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/42/06.03.2026_-_parecer_-_ccj_no_01.2026_-_plo_06.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/255/11.05.2026_-_parecer_-_ccj_no_02.2026_-_pres_04.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/43/06.03.2026_-_parecer_-_ccj-cof_no_01.2026_-_plo_07.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/44/06.03.2026_-_parecer_-_ccj-cof_no_02.2026_-_plo_08.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/48/26.03.2026_-_parecer_-_ccj-cof_no_03.2026_-_plo_13_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/50/26.03.2026_-_parecer_-_ccj-cof_no_04.2026_-_plo_09.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/52/26.03.2026_-_parecer_-_ccj-cof_no_05.2026_-_plo_12_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/114/09.04.2026_-_parecer_-_ccj-cof_no_06.2026_-_plo_14.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/239/23.04.2026_-_parecer_-_ccj-cof_no_07.2026_-_plo_15_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montadas.pb.leg.br/media/sapl/public/materialegislativa/2026/242/recurso_administrativo_legislativo_ao_plenario.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="213.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -1212,765 +1608,1872 @@
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>55</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H14" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H16" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="D17" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H18" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="D19" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="H19" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H20" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="H21" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="H22" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="H23" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="H24" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="D25" t="s">
-        <v>59</v>
+        <v>99</v>
       </c>
       <c r="E25" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F25" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="H25" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>48</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="D26" t="s">
-        <v>59</v>
+        <v>99</v>
       </c>
       <c r="E26" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F26" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="H26" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>51</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="D27" t="s">
-        <v>59</v>
+        <v>99</v>
       </c>
       <c r="E27" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H27" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D28" t="s">
-        <v>59</v>
+        <v>99</v>
       </c>
       <c r="E28" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F28" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="H28" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>59</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="D29" t="s">
-        <v>59</v>
+        <v>99</v>
       </c>
       <c r="E29" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F29" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="H29" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>75</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="D30" t="s">
-        <v>59</v>
+        <v>99</v>
       </c>
       <c r="E30" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F30" t="s">
-        <v>61</v>
+        <v>114</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="H30" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>79</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="D31" t="s">
-        <v>59</v>
+        <v>99</v>
       </c>
       <c r="E31" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F31" t="s">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="H31" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="D32" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="E32" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="F32" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>119</v>
       </c>
       <c r="H32" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D33" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="E33" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="F33" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H33" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>91</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" t="s">
+        <v>99</v>
+      </c>
+      <c r="E34" t="s">
+        <v>100</v>
+      </c>
+      <c r="F34" t="s">
+        <v>108</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B34" t="s">
-[...14 lines deleted...]
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35" t="s">
+        <v>99</v>
+      </c>
+      <c r="E35" t="s">
+        <v>100</v>
+      </c>
+      <c r="F35" t="s">
+        <v>108</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H35" t="s">
         <v>126</v>
-      </c>
-[...19 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>29</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D36" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="E36" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="H36" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D37" t="s">
-        <v>136</v>
+        <v>99</v>
       </c>
       <c r="E37" t="s">
-        <v>137</v>
+        <v>100</v>
       </c>
       <c r="F37" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="H37" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D38" t="s">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="E38" t="s">
-        <v>143</v>
+        <v>100</v>
       </c>
       <c r="F38" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="H38" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D39" t="s">
-        <v>148</v>
+        <v>99</v>
       </c>
       <c r="E39" t="s">
-        <v>149</v>
+        <v>100</v>
       </c>
       <c r="F39" t="s">
-        <v>150</v>
+        <v>101</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="H39" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>141</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>63</v>
+      </c>
+      <c r="D40" t="s">
+        <v>99</v>
+      </c>
+      <c r="E40" t="s">
+        <v>100</v>
+      </c>
+      <c r="F40" t="s">
+        <v>101</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H40" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>144</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>67</v>
+      </c>
+      <c r="D41" t="s">
+        <v>99</v>
+      </c>
+      <c r="E41" t="s">
+        <v>100</v>
+      </c>
+      <c r="F41" t="s">
+        <v>101</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H41" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>147</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>71</v>
+      </c>
+      <c r="D42" t="s">
+        <v>99</v>
+      </c>
+      <c r="E42" t="s">
+        <v>100</v>
+      </c>
+      <c r="F42" t="s">
+        <v>101</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H42" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>150</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D43" t="s">
+        <v>99</v>
+      </c>
+      <c r="E43" t="s">
+        <v>100</v>
+      </c>
+      <c r="F43" t="s">
+        <v>101</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H43" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
         <v>153</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>75</v>
+      </c>
+      <c r="D44" t="s">
+        <v>99</v>
+      </c>
+      <c r="E44" t="s">
+        <v>100</v>
+      </c>
+      <c r="F44" t="s">
+        <v>154</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H44" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>157</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>79</v>
+      </c>
+      <c r="D45" t="s">
+        <v>99</v>
+      </c>
+      <c r="E45" t="s">
+        <v>100</v>
+      </c>
+      <c r="F45" t="s">
+        <v>154</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H45" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>160</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>83</v>
+      </c>
+      <c r="D46" t="s">
+        <v>99</v>
+      </c>
+      <c r="E46" t="s">
+        <v>100</v>
+      </c>
+      <c r="F46" t="s">
+        <v>161</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H46" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>164</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>87</v>
+      </c>
+      <c r="D47" t="s">
+        <v>99</v>
+      </c>
+      <c r="E47" t="s">
+        <v>100</v>
+      </c>
+      <c r="F47" t="s">
+        <v>161</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H47" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>167</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>91</v>
+      </c>
+      <c r="D48" t="s">
+        <v>99</v>
+      </c>
+      <c r="E48" t="s">
+        <v>100</v>
+      </c>
+      <c r="F48" t="s">
+        <v>132</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H48" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>170</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>95</v>
+      </c>
+      <c r="D49" t="s">
+        <v>99</v>
+      </c>
+      <c r="E49" t="s">
+        <v>100</v>
+      </c>
+      <c r="F49" t="s">
+        <v>101</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H49" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>173</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D50" t="s">
+        <v>99</v>
+      </c>
+      <c r="E50" t="s">
+        <v>100</v>
+      </c>
+      <c r="F50" t="s">
+        <v>114</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H50" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>176</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>32</v>
+      </c>
+      <c r="D51" t="s">
+        <v>99</v>
+      </c>
+      <c r="E51" t="s">
+        <v>100</v>
+      </c>
+      <c r="F51" t="s">
+        <v>161</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H51" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>179</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52" t="s">
+        <v>99</v>
+      </c>
+      <c r="E52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F52" t="s">
+        <v>101</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H52" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>182</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>127</v>
+      </c>
+      <c r="D53" t="s">
+        <v>99</v>
+      </c>
+      <c r="E53" t="s">
+        <v>100</v>
+      </c>
+      <c r="F53" t="s">
+        <v>101</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H53" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>185</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>131</v>
+      </c>
+      <c r="D54" t="s">
+        <v>99</v>
+      </c>
+      <c r="E54" t="s">
+        <v>100</v>
+      </c>
+      <c r="F54" t="s">
+        <v>101</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H54" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>188</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>138</v>
+      </c>
+      <c r="D55" t="s">
+        <v>99</v>
+      </c>
+      <c r="E55" t="s">
+        <v>100</v>
+      </c>
+      <c r="F55" t="s">
+        <v>132</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H55" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>191</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>141</v>
+      </c>
+      <c r="D56" t="s">
+        <v>99</v>
+      </c>
+      <c r="E56" t="s">
+        <v>100</v>
+      </c>
+      <c r="F56" t="s">
+        <v>132</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H56" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>194</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D57" t="s">
+        <v>195</v>
+      </c>
+      <c r="E57" t="s">
+        <v>196</v>
+      </c>
+      <c r="F57" t="s">
+        <v>111</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H57" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>63</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>98</v>
+      </c>
+      <c r="D58" t="s">
+        <v>199</v>
+      </c>
+      <c r="E58" t="s">
+        <v>200</v>
+      </c>
+      <c r="F58" t="s">
+        <v>201</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H58" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>67</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>10</v>
       </c>
-      <c r="D40" t="s">
-[...12 lines deleted...]
-        <v>155</v>
+      <c r="D59" t="s">
+        <v>199</v>
+      </c>
+      <c r="E59" t="s">
+        <v>200</v>
+      </c>
+      <c r="F59" t="s">
+        <v>55</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H59" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>71</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" t="s">
+        <v>199</v>
+      </c>
+      <c r="E60" t="s">
+        <v>200</v>
+      </c>
+      <c r="F60" t="s">
+        <v>111</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H60" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>208</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" t="s">
+        <v>199</v>
+      </c>
+      <c r="E61" t="s">
+        <v>200</v>
+      </c>
+      <c r="F61" t="s">
+        <v>201</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H61" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>211</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>98</v>
+      </c>
+      <c r="D62" t="s">
+        <v>212</v>
+      </c>
+      <c r="E62" t="s">
+        <v>213</v>
+      </c>
+      <c r="F62" t="s">
+        <v>201</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H62" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>29</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>98</v>
+      </c>
+      <c r="D63" t="s">
+        <v>216</v>
+      </c>
+      <c r="E63" t="s">
+        <v>217</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H63" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>220</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>98</v>
+      </c>
+      <c r="D64" t="s">
+        <v>221</v>
+      </c>
+      <c r="E64" t="s">
+        <v>222</v>
+      </c>
+      <c r="F64" t="s">
+        <v>223</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H64" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>226</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
+        <v>221</v>
+      </c>
+      <c r="E65" t="s">
+        <v>222</v>
+      </c>
+      <c r="F65" t="s">
+        <v>114</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H65" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>229</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>98</v>
+      </c>
+      <c r="D66" t="s">
+        <v>230</v>
+      </c>
+      <c r="E66" t="s">
+        <v>231</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H66" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>233</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>230</v>
+      </c>
+      <c r="E67" t="s">
+        <v>231</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H67" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>235</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>17</v>
+      </c>
+      <c r="D68" t="s">
+        <v>230</v>
+      </c>
+      <c r="E68" t="s">
+        <v>231</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H68" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>237</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" t="s">
+        <v>230</v>
+      </c>
+      <c r="E69" t="s">
+        <v>231</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H69" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>239</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>25</v>
+      </c>
+      <c r="D70" t="s">
+        <v>230</v>
+      </c>
+      <c r="E70" t="s">
+        <v>231</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H70" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>242</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>98</v>
+      </c>
+      <c r="D71" t="s">
+        <v>243</v>
+      </c>
+      <c r="E71" t="s">
+        <v>244</v>
+      </c>
+      <c r="F71" t="s">
+        <v>245</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H71" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>248</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>98</v>
+      </c>
+      <c r="D72" t="s">
+        <v>249</v>
+      </c>
+      <c r="E72" t="s">
+        <v>250</v>
+      </c>
+      <c r="F72" t="s">
+        <v>251</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H72" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>254</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" t="s">
+        <v>249</v>
+      </c>
+      <c r="E73" t="s">
+        <v>250</v>
+      </c>
+      <c r="F73" t="s">
+        <v>255</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H73" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>258</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>98</v>
+      </c>
+      <c r="D74" t="s">
+        <v>259</v>
+      </c>
+      <c r="E74" t="s">
+        <v>260</v>
+      </c>
+      <c r="F74" t="s">
+        <v>261</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H74" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>264</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>259</v>
+      </c>
+      <c r="E75" t="s">
+        <v>260</v>
+      </c>
+      <c r="F75" t="s">
+        <v>261</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H75" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>267</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D76" t="s">
+        <v>259</v>
+      </c>
+      <c r="E76" t="s">
+        <v>260</v>
+      </c>
+      <c r="F76" t="s">
+        <v>255</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H76" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>270</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>21</v>
+      </c>
+      <c r="D77" t="s">
+        <v>259</v>
+      </c>
+      <c r="E77" t="s">
+        <v>260</v>
+      </c>
+      <c r="F77" t="s">
+        <v>255</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H77" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>273</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>25</v>
+      </c>
+      <c r="D78" t="s">
+        <v>259</v>
+      </c>
+      <c r="E78" t="s">
+        <v>260</v>
+      </c>
+      <c r="F78" t="s">
+        <v>255</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H78" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>276</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>29</v>
+      </c>
+      <c r="D79" t="s">
+        <v>259</v>
+      </c>
+      <c r="E79" t="s">
+        <v>260</v>
+      </c>
+      <c r="F79" t="s">
+        <v>255</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H79" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>279</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>33</v>
+      </c>
+      <c r="D80" t="s">
+        <v>259</v>
+      </c>
+      <c r="E80" t="s">
+        <v>260</v>
+      </c>
+      <c r="F80" t="s">
+        <v>255</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H80" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>282</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>98</v>
+      </c>
+      <c r="D81" t="s">
+        <v>283</v>
+      </c>
+      <c r="E81" t="s">
+        <v>284</v>
+      </c>
+      <c r="F81" t="s">
+        <v>285</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H81" t="s">
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>